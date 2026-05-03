--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -570,274 +570,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow electrification phenomenon for newtonian and non-newtonian liquids: influence of liquid conductivity, viscosity and shear stress</w:t>
+                <w:t xml:space="preserve">Coupled measurements of PIV and photoelasticimetry on a thixotropic yield stress fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Stefania Vihacencu</w:t>
+                <w:t xml:space="preserve">F. Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Notingher</w:t>
+                <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Paillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+                <w:t xml:space="preserve">J. C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.004423⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1839-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641327v1</w:t>
+                <w:t xml:space="preserve">hal-04423370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled measurements of PIV and photoelasticimetry on a thixotropic yield stress fluid flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow electrification phenomenon for newtonian and non-newtonian liquids: influence of liquid conductivity, viscosity and shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Monnet</w:t>
+                <w:t xml:space="preserve">Mirela Stefania Vihacencu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Dupré</w:t>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Valle</w:t>
+                <w:t xml:space="preserve">Thierry Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (11), pp.1839. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.693-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-014-1839-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.004423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423370v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric PIV/DIC method for the measurement of free surface flows</w:t>
               </w:r>
@@ -1075,239 +1075,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion de rhéologie en œnologie : application à l’influence de la température sur la viscosité et des conséquences sur quelques pratiques œnologiques et sur la filtrabilité des vins</w:t>
+                <w:t xml:space="preserve">Effect of water pollution on rheological properties of lubricating oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Romat</w:t>
+                <w:t xml:space="preserve">Elias Harika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.12613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-12613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423748v1</w:t>
+                <w:t xml:space="preserve">hal-04423460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water pollution on rheological properties of lubricating oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Harika</w:t>
+                <w:t xml:space="preserve">Notion de rhéologie en œnologie : application à l’influence de la température sur la viscosité et des conséquences sur quelques pratiques œnologiques et sur la filtrabilité des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Romat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423460v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Coarse Particle Volume Fraction on the Yield Stress of Muddy Sediments from Marennes Oléron Bay</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (1), pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, doi:10.1016/j.optlaseng.2009.07.015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1758,51 +1758,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling thixotropic behavior of fresh cement pastes from MRI measurements</w:t>
+                <w:t xml:space="preserve">Thixotropic behavior of fresh cement pastes from inclined plane flow measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
@@ -1820,118 +1820,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (5), pp.616-623. </w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp. 14251-1-14251-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/arh-2008-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370318v1</w:t>
+                <w:t xml:space="preserve">hal-00370322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropic behavior of fresh cement pastes from inclined plane flow measurements</w:t>
+                <w:t xml:space="preserve">Modelling thixotropic behavior of fresh cement pastes from MRI measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
@@ -1949,82 +1937,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (5), pp.616-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/arh-2008-0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00370322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of an experimental blood like fluid for laser measurements in cardiovascular studies</w:t>
               </w:r>
@@ -2212,290 +2212,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior of cement pastes from MRI velocimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous or catastrophic solid–liquid transition in jammed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.03.009⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1823531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423522v1</w:t>
+                <w:t xml:space="preserve">hal-04423545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous or catastrophic solid–liquid transition in jammed systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Rheological behavior of cement pastes from MRI velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (10), pp.1873-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1823531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423545v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements récents dans l'application de l'IRM à la rhéologie et à la mécanique des fluides</w:t>
               </w:r>
@@ -2705,77 +2705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Liquid and Solid Phases in Flowing Soft-Glassy Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moucheront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,148 +3366,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of sediment transport and hydro-morphology of the Clain river using a hydro-sedimentary 2D numerical model for different scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+                <w:t xml:space="preserve">Alaa Ghzayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">15° International Symposium on River Sedimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRS, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691434v1</w:t>
+                <w:t xml:space="preserve">hal-04316122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fringe based optical method to measure 3D fluid films thickness</w:t>
               </w:r>
@@ -3595,809 +3569,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of sediment transport and hydro-morphology of the Clain river using a hydro-sedimentary 2D numerical model for different scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical study of a local scour downstream of a submerged sluice gate using two hydro-morphodynamic models, SedFoam and FLOW-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Ghzayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15° International Symposium on River Sedimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRS, Sep 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journée Simulation et Modélisation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT SIMON, Oct 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316122v1</w:t>
+                <w:t xml:space="preserve">hal-04316261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical study of a local scour downstream of a submerged sluice gate using two hydro-morphodynamic models, SedFoam and FLOW-3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+                <w:t xml:space="preserve">Développement de méthodes optiques pour des essais d’érosion en canal de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Simulation et Modélisation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT SIMON, Oct 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316261v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes optiques pour des essais d’érosion en canal de laboratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Calluaud</w:t>
+                <w:t xml:space="preserve">Free surface measurement of a fluid in contact with a rotating cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Clément Ader UMR CNRS 5312, Jun 2023, Albi, France. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2690499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432105v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface measurement of a fluid in contact with a rotating cylinder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thomas</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432750v1</w:t>
+                <w:t xml:space="preserve">hal-04691434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of Cohesive Model Sediment under Turbulent Flow Studied by PIV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+                <w:t xml:space="preserve">Mesure de la surface libre d’un fluide en contact avec un cylindre en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thomas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAHR World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432732v1</w:t>
+                <w:t xml:space="preserve">hal-04432090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la surface libre d’un fluide en contact avec un cylindre en rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+                <w:t xml:space="preserve">Erosion of a model cohesive seabed in wave-current flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Preioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, France</w:t>
+              <w:t xml:space="preserve">5th Symposium on two-phase modeling for sediment dynamics in geophysical flows, THESIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEGI, Univ. Grenoble-Alpes, Jun 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432090v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of a model cohesive seabed in wave-current flume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Erosion of Cohesive Model Sediment under Turbulent Flow Studied by PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecostey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on two-phase modeling for sediment dynamics in geophysical flows, THESIS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.388-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432842v1</w:t>
+                <w:t xml:space="preserve">hal-04432732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of scour formation using SedFoam, continuum approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Ghzayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Journées Thématiques de l’AFVL « Ecoulements de fluides complexe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFVL, Nov 2018, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4879,299 +4879,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cohesive sediments from Garonne estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology and local study of a transparent model cohesive sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.51-52</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432680v1</w:t>
+                <w:t xml:space="preserve">hal-04432689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and local study of a transparent model cohesive sediment</w:t>
+                <w:t xml:space="preserve">Rheological characterization of a transparent model sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.108-109</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432689v1</w:t>
+                <w:t xml:space="preserve">hal-04432671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of a transparent model sediment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological properties of cohesive sediments from Garonne estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Texier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432671v1</w:t>
+                <w:t xml:space="preserve">hal-04432680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t>
               </w:r>
@@ -5308,51 +5308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,256 +5643,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales de biréfringence, application aux suspensions de laponite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gibouin</w:t>
+                <w:t xml:space="preserve">Influence of lubricants on plain bearing performance: analysis of bearing performance with polymer-containing oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritsugu Kasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFR, Oct 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">STLE 67th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431224v1</w:t>
+                <w:t xml:space="preserve">hal-04432409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lubricants on plain bearing performance: analysis of bearing performance with polymer-containing oils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouyer</w:t>
+                <w:t xml:space="preserve">Mesures locales de biréfringence, application aux suspensions de laponite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLE 67th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFR, Oct 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432409v1</w:t>
+                <w:t xml:space="preserve">hal-04431224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of viscoelastic fluids: an experimental approach</w:t>
               </w:r>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Valentin Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5993,347 +5993,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic measurement of free surface flows</w:t>
+                <w:t xml:space="preserve">Mesure optique 3C de surface libre : principes et différentes approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Journées Thématiques de l’AFVL « Mesures Tridimensionnelles des écoulements par PIV »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFVL, Mar 2010, Meudon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432328v1</w:t>
+                <w:t xml:space="preserve">hal-04431073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure optique 3C de surface libre : principes et différentes approches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D surface and velocity measurements: application to inclined plane flow for rheological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Calluaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Journées Thématiques de l’AFVL « Mesures Tridimensionnelles des écoulements par PIV »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFVL, Mar 2010, Meudon, France</w:t>
+              <w:t xml:space="preserve">First European IAHR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431073v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D surface and velocity measurements: application to inclined plane flow for rheological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoscopic measurement of free surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monnet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European IAHR Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.12002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100612002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432302v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of sediments: Marennes Oléron bay</w:t>
               </w:r>
@@ -6654,338 +6654,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface measurements by stereo-correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différentes approches expérimentales pour les mesures de surface libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jëhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Applications of Laser Techniques to Fluid Mechanics, Lisbon, july 7-10, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406000v1</w:t>
+                <w:t xml:space="preserve">hal-00406138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes approches expérimentales pour les mesures de surface libre</w:t>
+                <w:t xml:space="preserve">Déterminations de contraintes par mesure de biréfringence : application à la rhéométrie de fluides thixotropes à seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jehle</w:t>
+                <w:t xml:space="preserve">Z. Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406138v1</w:t>
+                <w:t xml:space="preserve">hal-00416713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminations de contraintes par mesure de biréfringence : application à la rhéométrie de fluides thixotropes à seuil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free surface measurements by stereo-correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zarrouk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
+                <w:t xml:space="preserve">M. Jëhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Applications of Laser Techniques to Fluid Mechanics, Lisbon, july 7-10, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416713v1</w:t>
+                <w:t xml:space="preserve">hal-00406000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal study of the sediment dynamics for the Marennes-Oléron Bay through characterisation of textural properties and rheophysics of the superficial sediments</w:t>
               </w:r>
@@ -7092,51 +7092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement de fluide thixotrope à seuil entre deux disques : rhéométrie locale et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7200,51 +7200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC), Naples, 12-14 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7263,578 +7263,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéométrie locale par vélocimétrie laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIV 2.5D3C : Mesure d'interfaces et de surfaces 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calluaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129133v1</w:t>
+                <w:t xml:space="preserve">hal-00125767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'écoulement d'une suspension de laponite entre deux disques par PIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique de la transition liquide-solide d'un fluide thixotrope à seuil d'écoulement dans l'entrefer d'un viscosimètre rotatif disque-plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Besq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129050v1</w:t>
+                <w:t xml:space="preserve">hal-00146126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV 2.5D3C : Mesure d'interfaces et de surfaces 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques expérimentales de mesures de surfaces libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Calluaud</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125767v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques expérimentales de mesures de surfaces libres</w:t>
+                <w:t xml:space="preserve">Etude de l'écoulement d'une suspension de laponite entre deux disques par PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129083v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la transition liquide-solide d'un fluide thixotrope à seuil d'écoulement dans l'entrefer d'un viscosimètre rotatif disque-plateau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéométrie locale par vélocimétrie laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146126v1</w:t>
+                <w:t xml:space="preserve">hal-00129133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state and transient behaviour of fresh cement pastes : MRI velocity measurements and simulation</w:t>
+                <w:t xml:space="preserve">Détermination et modélisation du comportement thixotrope d'une pâte de ciment blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
@@ -7848,428 +7848,411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires du Génie Civil, Prix Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017089v1</w:t>
+                <w:t xml:space="preserve">hal-00017085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three techniques to localize and to measure 3D surfaces</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pasadena, United States</w:t>
+                <w:t xml:space="preserve">Steady state and transient behaviour of fresh cement pastes : MRI velocity measurements and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016993v1</w:t>
+                <w:t xml:space="preserve">hal-00017089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et modélisation du comportement thixotrope d'une pâte de ciment blanc</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of three techniques to localize and to measure 3D surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires du Génie Civil, Prix Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017085v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropy and aging of cement pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of sudden release of bentonite suspensions down an inclined chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Huynh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Conference on rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">15th Australian Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432171v1</w:t>
+                <w:t xml:space="preserve">hal-04432211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI measurements of steady state and transient behaviour of fresh cement pastes</w:t>
               </w:r>
@@ -8357,553 +8340,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of sudden release of bentonite suspensions down an inclined chute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du caractère thixotrope des pâtes de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chanson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Francois Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Australian Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">XXIIèmes Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432211v1</w:t>
+                <w:t xml:space="preserve">hal-04431052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du caractère thixotrope des pâtes de ciment</w:t>
+                <w:t xml:space="preserve">Thixotropy and aging of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">XIVth International Conference on rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431052v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du comportement thixotrope des pâtes cimentaires</w:t>
+                <w:t xml:space="preserve">Thixotropie des pâtes cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Huynh</w:t>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430961v1</w:t>
+                <w:t xml:space="preserve">hal-04430981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropie des pâtes cimentaires</w:t>
+                <w:t xml:space="preserve">Détermination du comportement thixotrope des pâtes cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">38ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430981v1</w:t>
+                <w:t xml:space="preserve">hal-04430961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie par résonance magnétique appliquée à la rhéologie et à la mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9029,51 +9029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9176,51 +9176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9517,51 +9517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Henrique Fiorot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Olivo Filippini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04129-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecostey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03552-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori-Poulanges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem El-Rabii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tarhini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Stefania Vihacencu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1839-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1488-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNXX6475-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritsugu Kasai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jarny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0D9XDFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harika" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-12613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kervella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/245398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.07.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G7VSB83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kervella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370318v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N916WCHP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2008-0004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coisne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2007-0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:3(280)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461N9C4M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouchene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghzayel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690499" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecostey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022499" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tarhini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tahrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432409v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Coblas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Valentin Radulescu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100612002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#235;hle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406138v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jehle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416713v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zarrouk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koudeir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Huynh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chanson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430961v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Henrique Fiorot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Olivo Filippini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04129-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecostey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03552-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori-Poulanges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem El-Rabii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tarhini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1839-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Stefania Vihacencu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004423" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1488-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNXX6475-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritsugu Kasai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jarny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0D9XDFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harika" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-12613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kervella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/245398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.07.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G7VSB83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kervella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2008-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N916WCHP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coisne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2007-0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:3(280)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.03.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461N9C4M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouchene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghzayel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecostey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preioni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022499" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tarhini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tahrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Coblas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Valentin Radulescu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100612002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jehle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zarrouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#235;hle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146126v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017085v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koudeir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Huynh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>