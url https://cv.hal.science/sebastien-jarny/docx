--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -81,1194 +81,1194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a PIV-based pressure measurement for free-surface flows of yield stress fluids</w:t>
+                <w:t xml:space="preserve">Using Cohesive Model Materials in Mud Erosion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Henrique Fiorot</w:t>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Olivo Filippini</w:t>
+                <w:t xml:space="preserve">Pierre Lecostey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (10), pp.197. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-025-04129-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-14208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333088v1</w:t>
+                <w:t xml:space="preserve">hal-05628707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the interactions between a turbulent flow and a bed of visco-elasto-plastic synthetic mud.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of a PIV-based pressure measurement for free-surface flows of yield stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecostey</w:t>
+                <w:t xml:space="preserve">Guilherme Henrique Fiorot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gomit</w:t>
+                <w:t xml:space="preserve">Lorenzo Olivo Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jarny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thomas</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (1), pp.17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-022-03552-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 66 (10), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-025-04129-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234318v1</w:t>
+                <w:t xml:space="preserve">hal-05333088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on eosin Y solutions for laser-induced fluorescence in water flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on the interactions between a turbulent flow and a bed of visco-elasto-plastic synthetic mud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+                <w:t xml:space="preserve">G. Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazem El-Rabii</w:t>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105350⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-022-03552-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989348v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic properties of laponite-CMC mixes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data on eosin Y solutions for laser-induced fluorescence in water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biasiori-Poulanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Texier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem El-Rabii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11, pp.581 - 587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29, pp.105350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417825v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled measurements of PIV and photoelasticimetry on a thixotropic yield stress fluid flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoplastic properties of laponite-CMC mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Monnet</w:t>
+                <w:t xml:space="preserve">Z. Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Valle</w:t>
+                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-014-1839-9⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.581 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423370v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow electrification phenomenon for newtonian and non-newtonian liquids: influence of liquid conductivity, viscosity and shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Stefania Vihacencu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Stefania Vihacencu</w:t>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Notingher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (2), pp.693-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2013.004423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric PIV/DIC method for the measurement of free surface flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled measurements of PIV and photoelasticimetry on a thixotropic yield stress fluid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+                <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gibouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">J. C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (3), pp.1488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-013-1488-4⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1839-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04423405v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lubricants on plain bearing performance: Evaluation of bearing performance with polymer-containing oils</w:t>
+                <w:t xml:space="preserve">A parametric PIV/DIC method for the measurement of free surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritsugu Kasai</w:t>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jarny</w:t>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1488-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423422v1</w:t>
+                <w:t xml:space="preserve">hal-04423405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water pollution on rheological properties of lubricating oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of lubricants on plain bearing performance: Evaluation of bearing performance with polymer-containing oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritsugu Kasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Harika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Fillon</w:t>
+                <w:t xml:space="preserve">Sebastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-12613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion de rhéologie en œnologie : application à l’influence de la température sur la viscosité et des conséquences sur quelques pratiques œnologiques et sur la filtrabilité des vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Romat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1287,7699 +1287,9113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coarse Particle Volume Fraction on the Yield Stress of Muddy Sediments from Marennes Oléron Bay</w:t>
+                <w:t xml:space="preserve">Effect of water pollution on rheological properties of lubricating oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pantet</w:t>
+                <w:t xml:space="preserve">Elias Harika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Kervella</w:t>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.12613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/245398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-12613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423485v1</w:t>
+                <w:t xml:space="preserve">hal-04423460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fringe analysis by phase shifting technique for birefringent fluid studies</w:t>
+                <w:t xml:space="preserve">Effect of Coarse Particle Volume Fraction on the Yield Stress of Muddy Sediments from Marennes Oléron Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Valle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Serge Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monnet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.07.015⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/245398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893389v1</w:t>
+                <w:t xml:space="preserve">hal-04423485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sédiments superficiels de la baie Marennes-Oléron : Application à la gestion des espaces littoraux de la Charente Maritime</w:t>
+                <w:t xml:space="preserve">Fringe analysis by phase shifting technique for birefringent fluid studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kervella</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Jarny</w:t>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2009.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693108⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459940v1</w:t>
+                <w:t xml:space="preserve">hal-04893389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fringes analysis by phase shifting technique for birefringent fluid studies</w:t>
+                <w:t xml:space="preserve">Caractérisation des sédiments superficiels de la baie Marennes-Oléron : Application à la gestion des espaces littoraux de la Charente Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">S. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp. 261-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459919v1</w:t>
+                <w:t xml:space="preserve">hal-00459940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropic behavior of fresh cement pastes from inclined plane flow measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fringes analysis by phase shifting technique for birefringent fluid studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and Laser in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, doi:10.1016/j.optlaseng.2009.07.015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370322v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling thixotropic behavior of fresh cement pastes from MRI measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (5), pp.616-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of an experimental blood like fluid for laser measurements in cardiovascular studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thixotropic behavior of fresh cement pastes from inclined plane flow measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Coisne</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (4), pp.44251. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 18, pp. 14251-1-14251-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/arh-2008-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/arh-2007-0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00179639v1</w:t>
+                <w:t xml:space="preserve">hal-00370322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam break wave of thixotropic fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Definition of an experimental blood like fluid for laser measurements in cardiovascular studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:3(280)⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (4), pp.44251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/arh-2007-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119233v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous or catastrophic solid–liquid transition in jammed systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dam break wave of thixotropic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Chanson</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1823531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 132, n° 3, pp 280-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:3(280)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423545v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior of cement pastes from MRI velocimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Continuous or catastrophic solid–liquid transition in jammed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 35 (10), pp.1873-1881. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1823531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04423522v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents dans l'application de l'IRM à la rhéologie et à la mécanique des fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological behavior of cement pastes from MRI velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.11.007⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (10), pp.1873-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2005.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086027v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements de pâte dans une géométrie Couette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développements récents dans l'application de l'IRM à la rhéologie et à la mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moucheront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3-4), http://www.sciencedirect.com/science/article/pii/S1631074804000451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423732v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des écoulements de pâte dans une géométrie Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.52-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Liquid and Solid Phases in Flowing Soft-Glassy Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moucheront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (21), pp.218301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.218301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Inland Navigation on the Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition of an erosion law for cohesive sediments from Gironde estuary using rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracia Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-3485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180901v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Sediment Transport in a Hydro-Sedimentary Canal using an Eulerian two-phase solver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+                <w:t xml:space="preserve">Definition of an Erosion Law for Sediments of the Saône River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracia Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ouchene</w:t>
+                <w:t xml:space="preserve">Damien Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Weingertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-3492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313096v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où on reparle du pump erosion test pour préciser ses spécificités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tide-dominated estuaries as gateways and filters of plastic pollution to the Ocean: insights from the PLASTINEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Tinot Mbolamana</w:t>
+                <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty John Kaimathuruthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées de l'hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035296v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Erodability of Microplastics in Muddy Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Erodability of Microplastics in Muddy Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plastinest Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04691418v1</w:t>
+                <w:t xml:space="preserve">hal-05628948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of sediment transport and hydro-morphology of the Clain river using a hydro-sedimentary 2D numerical model for different scenarios</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Inland Navigation on the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15° International Symposium on River Sedimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRS, Sep 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316122v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fringe based optical method to measure 3D fluid films thickness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Sediment Transport in a Hydro-Sedimentary Canal using an Eulerian two-phase solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa-Eddine Ennazii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. 6 p</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432768v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical study of a local scour downstream of a submerged sluice gate using two hydro-morphodynamic models, SedFoam and FLOW-3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesures couplées vitesse/déformation d'interface pour caractériser la déformation d'un lit de sédiment cohésif modèle soumis à un écoulement d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Simulation et Modélisation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT SIMON, Oct 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">55ème Journées Thématiques de l’AFVL « Mesures optiques appliquées aux écoulements chargés et suspensions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316261v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes optiques pour des essais d’érosion en canal de laboratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstruction de champs de pression à partir de données PIV pour des écoulements de fluide viscoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Henrique Fiorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432105v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface measurement of a fluid in contact with a rotating cylinder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Où on reparle du pump erosion test pour préciser ses spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Tinot Mbolamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19es Journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École centrale de Nantes, Nov 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432750v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+                <w:t xml:space="preserve">Rheological properties of cohesive sediments from Gironde estuary and their impact on the erosion threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691434v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la surface libre d’un fluide en contact avec un cylindre en rotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Application of a cohesive model material to study mud erosion mechanisms under transverse flow and waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham-Van-Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432090v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of a model cohesive seabed in wave-current flume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Preioni</w:t>
+                <w:t xml:space="preserve">Erosion measurements of cohesive sediments from the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on two-phase modeling for sediment dynamics in geophysical flows, THESIS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEGI, Univ. Grenoble-Alpes, Jun 2022, Les Houches, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432842v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of Cohesive Model Sediment under Turbulent Flow Studied by PIV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for pressure determination in free-surface viscoplastic fluid flows based on PIV velocity field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Henrique Fiorot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thomas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAHR World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Brazilian Congress of Thermal Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Foz do Iguaçu, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432732v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of scour formation using SedFoam, continuum approach</w:t>
+                <w:t xml:space="preserve">Experimental Study on the Erodability of Microplastics in Muddy Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Ghzayel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124903038⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316899v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de tomographie PIV au sein d'une cellule de cisaillement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical study of sediment transport and hydro-morphology of the Clain river using a hydro-sedimentary 2D numerical model for different scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ghzayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">15° International Symposium on River Sedimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRS, Sep 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097809v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures couplées de PIV-biréfringence, application à la rhéométrie locale d’un fluide thixotrope à seuil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A fringe based optical method to measure 3D fluid films thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monnet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées Thématiques de l’AFVL « Ecoulements de fluides complexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFVL, Nov 2018, Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431098v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local study of erosion with a transparent model cohesive sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical study of a local scour downstream of a submerged sluice gate using two hydro-morphodynamic models, SedFoam and FLOW-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ghzayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th INTERCOH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nstituto de Mecánica de los Fluidos e Ingeniería Ambiental (IMFIA), Facultad de Ingeniería, Universidad de la República (Uruguay), Nov 2017, Montevideo, Uruguay. pp.49-50</w:t>
+              <w:t xml:space="preserve">Journée Simulation et Modélisation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT SIMON, Oct 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432706v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d’érosion d’un sédiment modèle cohésif transparent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Free surface measurement of a fluid in contact with a rotating cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Texier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.035⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Clément Ader UMR CNRS 5312, Jun 2023, Albi, France. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2690499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431273v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and local study of a transparent model cohesive sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement de méthodes optiques pour des essais d’érosion en canal de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Texier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.108-109</w:t>
+              <w:t xml:space="preserve">Colloque SHF « Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432689v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of a transparent model sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale de l’érodabilité des microplastiques en milieux vaseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lemaire-Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes rencontres du GDR Polymères et Océans (GDR P&amp;O 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche Polymères et Océans (GDR P&amp;O), Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432671v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cohesive sediments from Garonne estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erosion of a model cohesive seabed in wave-current flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Preioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.51-52</w:t>
+              <w:t xml:space="preserve">5th Symposium on two-phase modeling for sediment dynamics in geophysical flows, THESIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEGI, Univ. Grenoble-Alpes, Jun 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432680v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Calluaud</w:t>
+                <w:t xml:space="preserve">Mesure de la surface libre d’un fluide en contact avec un cylindre en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydro-Testing Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431191v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled measurements for local rheogram construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the interactions between viscoplastic bed and waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valery Valle</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham-Van-Bang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Rheological Society, Apr 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432457v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion of Cohesive Model Sediment under Turbulent Flow Studied by PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecostey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.388-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432942v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures couplées de PIV et de photoélasticimétrie dans un écoulement de fluide thixotrope à seuil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling of scour formation using SedFoam, continuum approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ghzayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français du club FLUVISU/SFO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (Argentina), Argentina. pp.03038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124903038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431241v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lubricants on plain bearing performance: analysis of bearing performance with polymer-containing oils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesure de tomographie PIV au sein d'une cellule de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLE 67th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432409v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales de biréfringence, application aux suspensions de laponite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mesures couplées de PIV-biréfringence, application à la rhéométrie locale d’un fluide thixotrope à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFR, Oct 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">44ème Journées Thématiques de l’AFVL « Ecoulements de fluides complexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFVL, Nov 2018, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431224v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of viscoelastic fluids: an experimental approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local study of erosion with a transparent model cohesive sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Session of Scientific Papers IMT Oradea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Oradea, Romania</w:t>
+              <w:t xml:space="preserve">14th INTERCOH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nstituto de Mecánica de los Fluidos e Ingeniería Ambiental (IMFIA), Facultad de Ingeniería, Universidad de la República (Uruguay), Nov 2017, Montevideo, Uruguay. pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432368v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure optique 3C de surface libre : principes et différentes approches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale d’érosion d’un sédiment modèle cohésif transparent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Tahrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Calluaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Journées Thématiques de l’AFVL « Mesures Tridimensionnelles des écoulements par PIV »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du littoral, Jun 2016, Toulon, France. pp.307-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431073v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D surface and velocity measurements: application to inclined plane flow for rheological analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rheology and local study of a transparent model cohesive sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monnet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European IAHR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432302v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic measurement of free surface flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rheological characterization of a transparent model sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432328v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of sediments: Marennes Oléron bay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Jarny</w:t>
+                <w:t xml:space="preserve">Rheological properties of cohesive sediments from Garonne estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th INTERCOH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13th INTERCOH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leuven, Belgium. pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465170v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de mesures tridimensionnelles pour les écoulements fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Thomas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de Fluvisu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Reims, France</w:t>
+              <w:t xml:space="preserve">Hydro-Testing Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460833v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains in cohesive sediment during triaxial tests: application to the Marennes Oleron Bay sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled measurements for local rheogram construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Jarny</w:t>
+                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium Maghrébin sur les argiles SMA III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Boumerdès, Algeria. pp.00</w:t>
+              <w:t xml:space="preserve">9th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Rheological Society, Apr 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524681v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes approches expérimentales pour les mesures de surface libre</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406138v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminations de contraintes par mesure de biréfringence : application à la rhéométrie de fluides thixotropes à seuil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mesures couplées de PIV et de photoélasticimétrie dans un écoulement de fluide thixotrope à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français du club FLUVISU/SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416713v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface measurements by stereo-correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Mesures locales de biréfringence, application aux suspensions de laponite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Applications of Laser Techniques to Fluid Mechanics, Lisbon, july 7-10, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">47ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFR, Oct 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406000v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal study of the sediment dynamics for the Marennes-Oléron Bay through characterisation of textural properties and rheophysics of the superficial sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of lubricants on plain bearing performance: analysis of bearing performance with polymer-containing oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritsugu Kasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Kervella</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th INTERCOH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">STLE 67th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432255v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulement de fluide thixotrope à seuil entre deux disques : rhéométrie locale et simulations numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rheology of viscoelastic fluids: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Coblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Valentin Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual Session of Scientific Papers IMT Oradea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Oradea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361611v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rheometry using particle image velocimetry technique : application to the flow of a laponite suspension between two coaxial discs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Monnet</w:t>
+                <w:t xml:space="preserve">Mesure optique 3C de surface libre : principes et différentes approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC), Naples, 12-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, France</w:t>
+              <w:t xml:space="preserve">27ème Journées Thématiques de l’AFVL « Mesures Tridimensionnelles des écoulements par PIV »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFVL, Mar 2010, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177408v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV 2.5D3C : Mesure d'interfaces et de surfaces 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Calluaud</w:t>
+                <w:t xml:space="preserve">3D surface and velocity measurements: application to inclined plane flow for rheological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">First European IAHR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125767v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la transition liquide-solide d'un fluide thixotrope à seuil d'écoulement dans l'entrefer d'un viscosimètre rotatif disque-plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Philippe</w:t>
+                <w:t xml:space="preserve">Stereoscopic measurement of free surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jarny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Monnet</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.12002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100612002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146126v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques expérimentales de mesures de surfaces libres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rheological properties of sediments: Marennes Oléron bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">10th INTERCOH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129083v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'écoulement d'une suspension de laponite entre deux disques par PIV</w:t>
+                <w:t xml:space="preserve">Techniques de mesures tridimensionnelles pour les écoulements fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de Fluvisu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129050v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéométrie locale par vélocimétrie laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strains in cohesive sediment during triaxial tests: application to the Marennes Oleron Bay sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd Symposium Maghrébin sur les argiles SMA III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boumerdès, Algeria. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129133v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et modélisation du comportement thixotrope d'une pâte de ciment blanc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différentes approches expérimentales pour les mesures de surface libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jarny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires du Génie Civil, Prix Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017085v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state and transient behaviour of fresh cement pastes : MRI velocity measurements and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Déterminations de contraintes par mesure de biréfringence : application à la rhéométrie de fluides thixotropes à seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, Poitiers, 16-19 septembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017089v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three techniques to localize and to measure 3D surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Free surface measurements by stereo-correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jëhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Applications of Laser Techniques to Fluid Mechanics, Lisbon, july 7-10, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016993v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of sudden release of bentonite suspensions down an inclined chute</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ecoulement de fluide thixotrope à seuil entre deux disques : rhéométrie locale et simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Australian Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432211v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI measurements of steady state and transient behaviour of fresh cement pastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seasonal study of the sediment dynamics for the Marennes-Oléron Bay through characterisation of textural properties and rheophysics of the superficial sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13rd Nordic Rheology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">9th INTERCOH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432128v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du caractère thixotrope des pâtes de ciment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local rheometry using particle image velocimetry technique : application to the flow of a laponite suspension between two coaxial discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">4th Annual European Rheology Conference (AERC), Naples, 12-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431052v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropy and aging of cement pastes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIV 2.5D3C : Mesure d'interfaces et de surfaces 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Conference on rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432171v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thixotropie des pâtes cimentaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques expérimentales de mesures de surfaces libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430981v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du comportement thixotrope des pâtes cimentaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique de la transition liquide-solide d'un fluide thixotrope à seuil d'écoulement dans l'entrefer d'un viscosimètre rotatif disque-plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Brest, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430961v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par résonance magnétique appliquée à la rhéologie et à la mécanique des fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Etude de l'écoulement d'une suspension de laponite entre deux disques par PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéométrie locale par vélocimétrie laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three techniques to localize and to measure 3D surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pasadena, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steady state and transient behaviour of fresh cement pastes : MRI velocity measurements and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination et modélisation du comportement thixotrope d'une pâte de ciment blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires du Génie Civil, Prix Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI measurements of steady state and transient behaviour of fresh cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13rd Nordic Rheology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental study of sudden release of bentonite suspensions down an inclined chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Australian Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du caractère thixotrope des pâtes de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIèmes Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thixotropy and aging of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moucheront</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVth International Conference on rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du comportement thixotrope des pâtes cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thixotropie des pâtes cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagerie par résonance magnétique appliquée à la rhéologie et à la mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moucheront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8989,271 +10403,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of the rheo-optic law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution optical method for shear stress measurements in complex fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9263,114 +10677,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thixotropie des pâtes cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Ecole des Ponts ParisTech, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9517,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Henrique Fiorot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Olivo Filippini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04129-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecostey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03552-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori-Poulanges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem El-Rabii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tarhini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1839-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Stefania Vihacencu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004423" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1488-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNXX6475-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritsugu Kasai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jarny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0D9XDFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harika" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-12613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kervella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/245398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.07.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G7VSB83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kervella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2008-0004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N916WCHP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coisne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2007-0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:3(280)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.03.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461N9C4M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouchene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghzayel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecostey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preioni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022499" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tarhini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tahrini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Coblas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Valentin Radulescu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431073v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100612002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465170v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jehle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zarrouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#235;hle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146126v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017085v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koudeir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Huynh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628707v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecostey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-14208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Henrique Fiorot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Olivo Filippini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04129-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecostey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03552-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biasiori-Poulanges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem El-Rabii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tarhini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Stefania Vihacencu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.004423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1839-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1488-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNXX6475-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritsugu Kasai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jarny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0D9XDFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Romat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harika" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-12613" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kervella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/245398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.07.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G7VSB83-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kervella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.01.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N916WCHP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2008-0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coisne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2007-0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:3(280)" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2005.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461N9C4M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Salloum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-3485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trujillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Weingertner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-3492" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty John Kaimathuruthy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lemaire-Coqueugniot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouchene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628970v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gelmi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghzayel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316261v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690499" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Preioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432090v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022499" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tarhini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Tahrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432680v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Coblas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Valentin Radulescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100612002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jehle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zarrouk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#235;hle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129083v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146126v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koudeir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017089v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chanson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Huynh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430961v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>