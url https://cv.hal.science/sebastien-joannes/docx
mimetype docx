--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3418,277 +3418,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Nlandu-Mayamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606815v1</w:t>
+                <w:t xml:space="preserve">hal-04172466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Nlandu Mayamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172466v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien appréhender le comportement mono-filamentaire de fibres céramiques oxydes continues</w:t>
               </w:r>
@@ -3877,90 +3877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de l’interface pour des composites recyclés fibres naturelles/PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nlandu-Mayamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Askanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techday : Recyclage des matériaux biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ladoux, France</w:t>
@@ -4367,622 +4367,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of uncertainty in characterization on the variability of fibre strength distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and statistical analysis of single fiber strength of fibers at various processing stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bucknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322007v1</w:t>
+                <w:t xml:space="preserve">hal-02308834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Time Dependent Loading of Type IV Cylinders using a Multiscale Model</w:t>
+                <w:t xml:space="preserve">Effect of input properties on the predicted failure of a composite pressure vessel using a multiscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
+                <w:t xml:space="preserve">Martinus P Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Alves</w:t>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mavrogordato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+                <w:t xml:space="preserve">G. Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSH 2019 - 8th International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Dec 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315016v1</w:t>
+                <w:t xml:space="preserve">hal-02439665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of input properties on the predicted failure of a composite pressure vessel using a multiscale model</w:t>
+                <w:t xml:space="preserve">Further Insights into the Fatigue of Hair Fibres through Statistical Analysis and Relevance to Hair Care Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinus P Widjaja</w:t>
+                <w:t xml:space="preserve">Rebecca J Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Mair</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bucknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Dec 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">HairS'19 DWI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Schluchsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439665v1</w:t>
+                <w:t xml:space="preserve">hal-02323094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Insights into the Fatigue of Hair Fibres through Statistical Analysis and Relevance to Hair Care Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Leray</w:t>
+                <w:t xml:space="preserve">Effect of uncertainty in characterization on the variability of fibre strength distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HairS'19 DWI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Schluchsee, Germany</w:t>
+              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323094v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and statistical analysis of single fiber strength of fibers at various processing stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+                <w:t xml:space="preserve">Effect of the Time Dependent Loading of Type IV Cylinders using a Multiscale Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mavrogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steve Bucknell</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ICSH 2019 - 8th International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308834v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of through-thickness compressive stress and porosity on the tensile strength of carbon-fibre reinforced composites</w:t>
               </w:r>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5532,164 +5532,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a reduced volume zone for the simulation of burst test on a composite pressure vessels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">The application of a reduced volume method for the simulation of the characterisation of a carbon fibre pressure vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Mair</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2018 - 8th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. 4 p</w:t>
+              <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959246v1</w:t>
+                <w:t xml:space="preserve">hal-01853254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing and performance of hybrid fabric reinforcements and their composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5744,178 +5744,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of a reduced volume method for the simulation of the characterisation of a carbon fibre pressure vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Defining a reduced volume zone for the simulation of burst test on a composite pressure vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">ICSAAM 2018 - 8th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853254v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical-based approach to predict the influence of morphological fluctuations on the effective transverse elastic behaviour of a transversely random UD composite</w:t>
               </w:r>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bucknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6147,77 +6147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mavrogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 7 p</w:t>
@@ -6298,51 +6298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bucknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 7 p</w:t>
@@ -6555,230 +6555,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rational fibre packing description to model and predict the effective diffusivity/conductivity of a transversely random UD composite: An analytical and numerical based appraoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digimat Users’ Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062205v1</w:t>
+                <w:t xml:space="preserve">hal-02062183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational fibre packing description to model and predict the effective diffusivity/conductivity of a transversely random UD composite: An analytical and numerical based appraoch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Digimat Users’ Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062183v1</w:t>
+                <w:t xml:space="preserve">hal-02062205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
               </w:r>
@@ -7000,338 +7000,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of a highly reinforced thermoplastic composite: Experimental and microstructural simulations of the transverse damage kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
+                <w:t xml:space="preserve">Une démarche préliminaire vers une caractérisation fiable en dynamique &amp;quot;application à un composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFC 6 - 6th International Conference on Fatigue of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062078v1</w:t>
+                <w:t xml:space="preserve">hal-01251207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la microstructure sur l’endommagement transverse d’un composite unidirectionnel à matrice thermoplastique</w:t>
+                <w:t xml:space="preserve">Durability assessment of a highly reinforced thermoplastic composite: Experimental and microstructural simulations of the transverse damage kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, Villeurbane, France</w:t>
+              <w:t xml:space="preserve">ICFC 6 - 6th International Conference on Fatigue of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062123v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche préliminaire vers une caractérisation fiable en dynamique &amp;quot;application à un composite thermoplastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
+                <w:t xml:space="preserve">Influence de la microstructure sur l’endommagement transverse d’un composite unidirectionnel à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Feld</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 5 p</w:t>
+              <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251207v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la variabilité de la microstructure sur les propriétés mécaniques d’un composite UD thermoplastique. Cas de la flexion à trois points</w:t>
               </w:r>
@@ -7913,51 +7913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Y. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Y. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,204 +8326,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting mechanical behaviour and damage kinetics of a 3D interlock composite materials by using a multiscale approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous fibre reinforced thermoplastic joining, a laser-welded seam multi-axial mechanical characterization and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 15 - 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109412v1</w:t>
+                <w:t xml:space="preserve">hal-01103937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous fibre reinforced thermoplastic joining, a laser-welded seam multi-axial mechanical characterization and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting mechanical behaviour and damage kinetics of a 3D interlock composite materials by using a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Abdoul Mbacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 15 - 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103937v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of a 3D woven composite assisted by finite element multi-scale modelling</w:t>
               </w:r>
@@ -8535,51 +8535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9243,256 +9243,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Fatigue / Creep Link in Thermoplastic Composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788856v1</w:t>
+                <w:t xml:space="preserve">hal-04827807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Fatigue / Creep Link in Thermoplastic Composites.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gillet</w:t>
+                <w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827807v1</w:t>
+                <w:t xml:space="preserve">hal-04788856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage des composites SFRT : vers la fin des essais de fatigue ?</w:t>
               </w:r>
@@ -9832,103 +9832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling an Improved NOL Ring Test Using a Reduced Volume Method for the Characterisation of Composite Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10572,51 +10572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, Taylor &amp; Francis Group, 2021, 9780367023737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429399909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11070,51 +11070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9AE5E2A"/>
+    <w:nsid w:val="B2A8D18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11301,51 +11301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-joannes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9360-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135323215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9707-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bompoint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rasselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pautard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.231-264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RKZ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TX8K18Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gantchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2009.02.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68XMRP30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03747790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03622016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P. Widjaja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mavrogordato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P Widjaja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Lunn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02092734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bompoint" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Chou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkarin Phongphinittana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsak Nimdum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mbacke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02329669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429399909" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03726556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-joannes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9360-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135323215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9707-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bompoint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rasselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pautard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.231-264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RKZ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TX8K18Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gantchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2009.02.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68XMRP30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03747790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03622016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P Widjaja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Lunn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P. Widjaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mavrogordato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02092734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bompoint" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Chou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkarin Phongphinittana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsak Nimdum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109412v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mbacke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02329669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429399909" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03726556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>