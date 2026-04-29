--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1596,631 +1596,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of transport phenomena for materials with n-layered embedded fibres. Part I: Analytical and numerical-based approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+                <w:t xml:space="preserve">Multiaxial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romero de La Osa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.374-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393906v1</w:t>
+                <w:t xml:space="preserve">hal-01272319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations by in-situ X-ray synchrotron computed tomography of the microstructural evolution of semi-crystalline Polyamide 11 during deformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of transport phenomena for materials with n-layered embedded fibres. Part I: Analytical and numerical-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97-98, pp.625-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01421561v1</w:t>
+                <w:t xml:space="preserve">hal-01393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et définition d’une cellule élémentaire statistiquement représentative. Application à un composite renforcé en fibres courtes unidirectionnelles</w:t>
+                <w:t xml:space="preserve">Observations by in-situ X-ray synchrotron computed tomography of the microstructural evolution of semi-crystalline Polyamide 11 during deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rasselet</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hochstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.26.231-264⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074287v1</w:t>
+                <w:t xml:space="preserve">hal-01421561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of transport phenomena for materials with n-layered embedded fibres. Part II : Investigation of fibre packing effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et définition d’une cellule élémentaire statistiquement représentative. Application à un composite renforcé en fibres courtes unidirectionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.026⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.231-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.26.231-264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394147v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling of transport phenomena for materials with n-layered embedded fibres. Part II : Investigation of fibre packing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97-98, pp.566-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23763⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01272319v1</w:t>
+                <w:t xml:space="preserve">hal-01394147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical damage characterization and the modeling of a mineral filled epoxy adhesive</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles applications pour les fibres aramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,191 +3008,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder aux défauts critiques des fibres céramiques lors d'essais mono-filamentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des renforts fibreux à l'échelle mono-filamentaire: comportement anisotrope et distribution des propriétés à rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360075v1</w:t>
+                <w:t xml:space="preserve">hal-05445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des renforts fibreux à l'échelle mono-filamentaire: comportement anisotrope et distribution des propriétés à rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accéder aux défauts critiques des fibres céramiques lors d'essais mono-filamentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445899v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t>
               </w:r>
@@ -3418,592 +3418,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien appréhender le comportement mono-filamentaire de fibres céramiques oxydes continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172466v1</w:t>
+                <w:t xml:space="preserve">hal-04606763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+                <w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Nlandu-Mayamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606815v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien appréhender le comportement mono-filamentaire de fibres céramiques oxydes continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Redonnet</w:t>
+                <w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Nlandu Mayamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606763v1</w:t>
+                <w:t xml:space="preserve">hal-04606815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for local morphological fluctuations in the prediction of the transverse elastic behaviour of UD composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modifications de l’interface pour des composites recyclés fibres naturelles/PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nlandu-Mayamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Askanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Techday : Recyclage des matériaux biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ladoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747790v1</w:t>
+                <w:t xml:space="preserve">hal-03938102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de l’interface pour des composites recyclés fibres naturelles/PLA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for local morphological fluctuations in the prediction of the transverse elastic behaviour of UD composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techday : Recyclage des matériaux biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Ladoux, France</w:t>
+              <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938102v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the mechanical response of aramid fibers at the filament scale</w:t>
               </w:r>
@@ -4367,1650 +4367,1650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and statistical analysis of single fiber strength of fibers at various processing stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steve Bucknell</w:t>
+                <w:t xml:space="preserve">Investigation on damage mechanisms in both continuous and short fibre reinforced thermoplastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">FDM2019, International Conference On Fracture and Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308834v1</w:t>
+                <w:t xml:space="preserve">hal-02501104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of input properties on the predicted failure of a composite pressure vessel using a multiscale model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faisal Islam</w:t>
+                <w:t xml:space="preserve">Effect of the Time Dependent Loading of Type IV Cylinders using a Multiscale Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mavrogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Mair</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Dec 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ICSH 2019 - 8th International Conference on Hydrogen Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439665v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Insights into the Fatigue of Hair Fibres through Statistical Analysis and Relevance to Hair Care Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Leray</w:t>
+                <w:t xml:space="preserve">Effect of uncertainty in characterization on the variability of fibre strength distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HairS'19 DWI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Schluchsee, Germany</w:t>
+              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323094v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of uncertainty in characterization on the variability of fibre strength distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and statistical analysis of single fiber strength of fibers at various processing stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bucknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322007v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Time Dependent Loading of Type IV Cylinders using a Multiscale Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of input properties on the predicted failure of a composite pressure vessel using a multiscale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mavrogordato</w:t>
+                <w:t xml:space="preserve">Martinus P Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSH 2019 - 8th International Conference on Hydrogen Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Dec 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315016v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of through-thickness compressive stress and porosity on the tensile strength of carbon-fibre reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Rojek</w:t>
+                <w:t xml:space="preserve">Further Insights into the Fatigue of Hair Fibres through Statistical Analysis and Relevance to Hair Care Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bucknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">HairS'19 DWI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Schluchsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282421v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and performance evaluation of inter-ply and intra-ply hybrid fabric reinforcements and their composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicky Singery</w:t>
+                <w:t xml:space="preserve">Effect of through-thickness compressive stress and porosity on the tensile strength of carbon-fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sanial</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308847v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence des fluctuations morphologiques microscopiques sur le comportement élastique transverse de composites unidirectionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Blondel</w:t>
+                <w:t xml:space="preserve">Development and performance evaluation of inter-ply and intra-ply hybrid fabric reinforcements and their composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 - 21èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420775v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Weibull analysis to represent strength behaviour of brittle fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Islam</w:t>
+                <w:t xml:space="preserve">Étude de l'influence des fluctuations morphologiques microscopiques sur le comportement élastique transverse de composites unidirectionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">JNC 21 - 21èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284784v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on damage mechanisms in both continuous and short fibre reinforced thermoplastic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of Weibull analysis to represent strength behaviour of brittle fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDM2019, International Conference On Fracture and Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501104v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of a reduced volume method for the simulation of the characterisation of a carbon fibre pressure vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Defining a reduced volume zone for the simulation of burst test on a composite pressure vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">ICSAAM 2018 - 8th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853254v1</w:t>
+                <w:t xml:space="preserve">hal-01959246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and performance of hybrid fabric reinforcements and their composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicky Singery</w:t>
+                <w:t xml:space="preserve">Analytical and numerical-based approach to predict the influence of morphological fluctuations on the effective transverse elastic behaviour of a transversely random UD composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958219v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a reduced volume zone for the simulation of burst test on a composite pressure vessels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">The application of a reduced volume method for the simulation of the characterisation of a carbon fibre pressure vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2018 - 8th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. 4 p</w:t>
+              <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959246v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical-based approach to predict the influence of morphological fluctuations on the effective transverse elastic behaviour of a transversely random UD composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Blondel</w:t>
+                <w:t xml:space="preserve">Manufacturing and performance of hybrid fabric reinforcements and their composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092734v1</w:t>
+                <w:t xml:space="preserve">hal-01958219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in Determination of Carbon Fibre Strength Distribution Using Automation and Statistical Data</w:t>
               </w:r>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bucknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6121,103 +6121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of porosity on the mechanical properties of unidirectional composites. The case of thick-walled pressure vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mavrogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 7 p</w:t>
@@ -6298,51 +6298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bucknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 7 p</w:t>
@@ -6555,351 +6555,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational fibre packing description to model and predict the effective diffusivity/conductivity of a transversely random UD composite: An analytical and numerical based appraoch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Digimat Users’ Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062183v1</w:t>
+                <w:t xml:space="preserve">hal-02062205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digimat Users’ Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062205v1</w:t>
+                <w:t xml:space="preserve">hal-02062177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rational fibre packing description to model and predict the effective diffusivity/conductivity of a transversely random UD composite: An analytical and numerical based appraoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062177v1</w:t>
+                <w:t xml:space="preserve">hal-02062183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the elastic and damage strain rate sensitivity of GFRP composites</w:t>
               </w:r>
@@ -7000,273 +7000,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche préliminaire vers une caractérisation fiable en dynamique &amp;quot;application à un composite thermoplastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
+                <w:t xml:space="preserve">Effet de la variabilité de la microstructure sur les propriétés mécaniques d’un composite UD thermoplastique. Cas de la flexion à trois points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 5 p</w:t>
+              <w:t xml:space="preserve">DEPOS 26 - 26ème congrès sur la déformation des polymères solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251207v1</w:t>
+                <w:t xml:space="preserve">hal-02073787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of a highly reinforced thermoplastic composite: Experimental and microstructural simulations of the transverse damage kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
+                <w:t xml:space="preserve">Une démarche préliminaire vers une caractérisation fiable en dynamique &amp;quot;application à un composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFC 6 - 6th International Conference on Fatigue of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062078v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microstructure sur l’endommagement transverse d’un composite unidirectionnel à matrice thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,122 +7311,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la variabilité de la microstructure sur les propriétés mécaniques d’un composite UD thermoplastique. Cas de la flexion à trois points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Durability assessment of a highly reinforced thermoplastic composite: Experimental and microstructural simulations of the transverse damage kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 26 - 26ème congrès sur la déformation des polymères solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">ICFC 6 - 6th International Conference on Fatigue of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073787v1</w:t>
+                <w:t xml:space="preserve">hal-02062078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametral compression tests of a pultruded PA6 reinforced glass fibre composite: A macro and micro transverse damage kinetic investigation</w:t>
               </w:r>
@@ -7691,839 +7691,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numeric multiscale analyses of failure mechanisms on pultruded polymeric composite material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Longitudinal and Transverse properties and molecular motions in single aramid fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.6287-6291</w:t>
+              <w:t xml:space="preserve">34APS - 34th Australasian Polymer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Darwin, Convention Centre, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868680v1</w:t>
+                <w:t xml:space="preserve">hal-02061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Property Relationships of a Single Para-aramid Fibre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Experimental and numeric multiscale analyses of failure mechanisms on pultruded polymeric composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Society's Spring 2013 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Fiber Society, May 2013, Greelong, Australia</w:t>
+              <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.6287-6291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061473v1</w:t>
+                <w:t xml:space="preserve">hal-00868680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and finite element analyses on reliability of carbon fibre reinforced plastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
+                <w:t xml:space="preserve">Structure/Property Relationships of a Single Para-aramid Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.5142-5150</w:t>
+              <w:t xml:space="preserve">Fiber Society's Spring 2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Fiber Society, May 2013, Greelong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868632v1</w:t>
+                <w:t xml:space="preserve">hal-02061473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof testing and lifetime reliability of carbon fibre reinforced composite pressure vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Devilliers</w:t>
+                <w:t xml:space="preserve">Analytical and finite element analyses on reliability of carbon fibre reinforced plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.Y. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.6038-6045</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.5142-5150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868659v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental techniques and several micromechanical models for assessing the out-of-plan shear modulus properties of short glass fibre reinforced polyamide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pongsak Nimdum</w:t>
+                <w:t xml:space="preserve">Proof testing and lifetime reliability of carbon fibre reinforced composite pressure vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Gantchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JESCM13 - 13th Euro-Japanese Symposium on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bouguenais (Nantes), France</w:t>
+              <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.6038-6045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499388v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Transverse properties and molecular motions in single aramid fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">New experimental techniques and several micromechanical models for assessing the out-of-plan shear modulus properties of short glass fibre reinforced polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekkarin Phongphinittana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsak Nimdum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gantchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34APS - 34th Australasian Polymer Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Darwin, Convention Centre, Australia</w:t>
+              <w:t xml:space="preserve">JESCM13 - 13th Euro-Japanese Symposium on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bouguenais (Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061483v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous fibre reinforced thermoplastic joining, a laser-welded seam multi-axial mechanical characterization and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting mechanical behaviour and damage kinetics of a 3D interlock composite materials by using a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Abdoul Mbacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 15 - 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103937v1</w:t>
+                <w:t xml:space="preserve">hal-01109412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting mechanical behaviour and damage kinetics of a 3D interlock composite materials by using a multiscale approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous fibre reinforced thermoplastic joining, a laser-welded seam multi-axial mechanical characterization and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 15 - 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109412v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of a 3D woven composite assisted by finite element multi-scale modelling</w:t>
               </w:r>
@@ -8535,51 +8535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8775,260 +8775,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modeling of the elasto-viscoplastic damage behavior of talc-filled epoxy adhesives</w:t>
+                <w:t xml:space="preserve">p-FEM applied to adhesively bonded composite structures and multi-materials parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETDCM 9 - 9th Seminar on Experimental Techniques and Design in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vicenza, Italy</w:t>
+              <w:t xml:space="preserve">ICCS 15 - 15th International Conference on Composites Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061280v1</w:t>
+                <w:t xml:space="preserve">hal-02061993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abaqus user element for an accurate modeling of adhesive joints on coarse meshes</w:t>
+                <w:t xml:space="preserve">Phenomenological modeling of the elasto-viscoplastic damage behavior of talc-filled epoxy adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSC 2009 - SIMULIA Customer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DS SIMULIA, May 2009, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ETDCM 9 - 9th Seminar on Experimental Techniques and Design in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061277v1</w:t>
+                <w:t xml:space="preserve">hal-02061280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-FEM applied to adhesively bonded composite structures and multi-materials parts</w:t>
+                <w:t xml:space="preserve">Abaqus user element for an accurate modeling of adhesive joints on coarse meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 15 - 15th International Conference on Composites Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SSC 2009 - SIMULIA Customer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DS SIMULIA, May 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061993v1</w:t>
+                <w:t xml:space="preserve">hal-02061277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of fatigue damage mechanisms of multi-materials bonded joints</w:t>
               </w:r>
@@ -9243,280 +9243,280 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Fatigue / Creep Link in Thermoplastic Composites.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gillet</w:t>
+                <w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827807v1</w:t>
+                <w:t xml:space="preserve">hal-04788856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+                <w:t xml:space="preserve">Fluage des composites SFRT : vers la fin des essais de fatigue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bedrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">JP2024 - 40èmes Journées de Printemps de la Commission Fatigue de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788856v1</w:t>
+                <w:t xml:space="preserve">hal-04832211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluage des composites SFRT : vers la fin des essais de fatigue ?</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Fatigue / Creep Link in Thermoplastic Composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Bedrici</w:t>
@@ -9534,73 +9534,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP2024 - 40èmes Journées de Printemps de la Commission Fatigue de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832211v1</w:t>
+                <w:t xml:space="preserve">hal-04827807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t>
               </w:r>
@@ -9720,77 +9720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on damage mechanisms in both continuous and short fibre reinforced thermoplastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Bedrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9832,103 +9832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling an Improved NOL Ring Test Using a Reduced Volume Method for the Characterisation of Composite Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10078,51 +10078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of a highly reinforced thermoplastic composite: from microstructural simulations of the transverse damage kinetics towards engineering structure computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10173,103 +10173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique d’endommagement d’un composite à matrice thermoplastique renforcé en fibres courtes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10294,103 +10294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 26 - 26ème congrès sur la déformation des polymères solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
@@ -10419,51 +10419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermo-mécanique des fibres aramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,51 +10572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, Taylor &amp; Francis Group, 2021, 9780367023737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429399909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11070,51 +11070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2A8D18B"/>
+    <w:nsid w:val="0C6071F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11301,51 +11301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-joannes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9360-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135323215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9707-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bompoint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rasselet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pautard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.231-264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RKZ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TX8K18Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gantchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2009.02.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68XMRP30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03747790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03622016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P Widjaja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Lunn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P. Widjaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mavrogordato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02092734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bompoint" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Chou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkarin Phongphinittana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsak Nimdum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109412v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mbacke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02329669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429399909" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03726556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-joannes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9360-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135323215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9707-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bompoint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rasselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pautard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.231-264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RKZ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TX8K18Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gantchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2009.02.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68XMRP30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03747790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03622016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P. Widjaja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mavrogordato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P Widjaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Lunn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02092734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bompoint" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Chou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkarin Phongphinittana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsak Nimdum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mbacke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02329669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429399909" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03726556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>