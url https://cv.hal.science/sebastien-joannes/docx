--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -3008,191 +3008,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des renforts fibreux à l'échelle mono-filamentaire: comportement anisotrope et distribution des propriétés à rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accéder aux défauts critiques des fibres céramiques lors d'essais mono-filamentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445899v1</w:t>
+                <w:t xml:space="preserve">hal-05360075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder aux défauts critiques des fibres céramiques lors d'essais mono-filamentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des renforts fibreux à l'échelle mono-filamentaire: comportement anisotrope et distribution des propriétés à rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360075v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t>
               </w:r>
@@ -3424,77 +3424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien appréhender le comportement mono-filamentaire de fibres céramiques oxydes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,359 +3513,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Nlandu Mayamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172466v1</w:t>
+                <w:t xml:space="preserve">hal-04606815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Nlandu-Mayamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606815v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de l’interface pour des composites recyclés fibres naturelles/PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nlandu-Mayamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Askanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techday : Recyclage des matériaux biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ladoux, France</w:t>
@@ -5087,269 +5087,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of through-thickness compressive stress and porosity on the tensile strength of carbon-fibre reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Rojek</w:t>
+                <w:t xml:space="preserve">Development and performance evaluation of inter-ply and intra-ply hybrid fabric reinforcements and their composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Teissedre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282421v1</w:t>
+                <w:t xml:space="preserve">hal-02308847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and performance evaluation of inter-ply and intra-ply hybrid fabric reinforcements and their composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicky Singery</w:t>
+                <w:t xml:space="preserve">Effect of through-thickness compressive stress and porosity on the tensile strength of carbon-fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sanial</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRACM 2019 - 6th International Conference on Recent Advances in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Varanasi, India</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308847v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence des fluctuations morphologiques microscopiques sur le comportement élastique transverse de composites unidirectionnels</w:t>
               </w:r>
@@ -5653,364 +5653,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical-based approach to predict the influence of morphological fluctuations on the effective transverse elastic behaviour of a transversely random UD composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Blondel</w:t>
+                <w:t xml:space="preserve">The application of a reduced volume method for the simulation of the characterisation of a carbon fibre pressure vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092734v1</w:t>
+                <w:t xml:space="preserve">hal-01853254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of a reduced volume method for the simulation of the characterisation of a carbon fibre pressure vessel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martinus P. Widjaja</w:t>
+                <w:t xml:space="preserve">Manufacturing and performance of hybrid fabric reinforcements and their composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Rajpurohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Singery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853254v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and performance of hybrid fabric reinforcements and their composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicky Singery</w:t>
+                <w:t xml:space="preserve">Analytical and numerical-based approach to predict the influence of morphological fluctuations on the effective transverse elastic behaviour of a transversely random UD composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958219v1</w:t>
+                <w:t xml:space="preserve">hal-02092734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in Determination of Carbon Fibre Strength Distribution Using Automation and Statistical Data</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of porosity on the mechanical properties of unidirectional composites. The case of thick-walled pressure vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,230 +6676,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rational fibre packing description to model and predict the effective diffusivity/conductivity of a transversely random UD composite: An analytical and numerical based appraoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062177v1</w:t>
+                <w:t xml:space="preserve">hal-02062183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational fibre packing description to model and predict the effective diffusivity/conductivity of a transversely random UD composite: An analytical and numerical based appraoch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphological indicator for the description of the short-fiber position effect on the behaviour of a periodic RVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 17 - 17th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062183v1</w:t>
+                <w:t xml:space="preserve">hal-02062177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the elastic and damage strain rate sensitivity of GFRP composites</w:t>
               </w:r>
@@ -7095,164 +7095,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche préliminaire vers une caractérisation fiable en dynamique &amp;quot;application à un composite thermoplastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Renard</w:t>
+                <w:t xml:space="preserve">Durability assessment of a highly reinforced thermoplastic composite: Experimental and microstructural simulations of the transverse damage kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Feld</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 5 p</w:t>
+              <w:t xml:space="preserve">ICFC 6 - 6th International Conference on Fatigue of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251207v1</w:t>
+                <w:t xml:space="preserve">hal-02062078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microstructure sur l’endommagement transverse d’un composite unidirectionnel à matrice thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7281,152 +7255,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of a highly reinforced thermoplastic composite: Experimental and microstructural simulations of the transverse damage kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
+                <w:t xml:space="preserve">Une démarche préliminaire vers une caractérisation fiable en dynamique &amp;quot;application à un composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFC 6 - 6th International Conference on Fatigue of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062078v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametral compression tests of a pultruded PA6 reinforced glass fibre composite: A macro and micro transverse damage kinetic investigation</w:t>
               </w:r>
@@ -9364,51 +9364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluage des composites SFRT : vers la fin des essais de fatigue ?</w:t>
+                <w:t xml:space="preserve">Comprehensive Analysis of Fatigue / Creep Link in Thermoplastic Composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Bedrici</w:t>
@@ -9426,97 +9426,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP2024 - 40èmes Journées de Printemps de la Commission Fatigue de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832211v1</w:t>
+                <w:t xml:space="preserve">hal-04827807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Analysis of Fatigue / Creep Link in Thermoplastic Composites.</w:t>
+                <w:t xml:space="preserve">Fluage des composites SFRT : vers la fin des essais de fatigue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Bedrici</w:t>
@@ -9534,73 +9534,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">JP2024 - 40èmes Journées de Printemps de la Commission Fatigue de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827807v1</w:t>
+                <w:t xml:space="preserve">hal-04832211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t>
               </w:r>
@@ -9871,51 +9871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11070,51 +11070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C6071F7"/>
+    <w:nsid w:val="BC2C5E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11301,51 +11301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-joannes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9360-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135323215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9707-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bompoint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rasselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pautard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.231-264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RKZ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TX8K18Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gantchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2009.02.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68XMRP30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03747790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03622016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P. Widjaja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mavrogordato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P Widjaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Lunn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02092734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bompoint" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Chou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkarin Phongphinittana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsak Nimdum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mbacke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02329669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429399909" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03726556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-joannes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9360-1643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135323215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9707-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joann&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2026.109567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Tauss&#233; Kamdoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-020-09803-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Blondel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bucknell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419873712" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajpurohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Singery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02321373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bompoint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06F3JKN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rasselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pautard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.231-264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RKZ18-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TX8K18Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gantchenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2009.02.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68XMRP30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03747790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03622016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P. Widjaja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mavrogordato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus P Widjaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Lunn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rojek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02092734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01958211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621625v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062205v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bompoint" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Chou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Devilliers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkarin Phongphinittana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsak Nimdum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Abdoul Mbacke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Trabelsi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02329669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dewailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03462768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429399909" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00288527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENMP1528" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03726556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>