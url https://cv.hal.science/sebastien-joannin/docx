--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Joannin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire-controlled variations in abundance of white pine and red pine in Quebec’s northern temperate forest during the Holocene: Implications for fire management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Jean-Sepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836251378033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene freshwater microbialites of Lake Sevan (Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sukiasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Hambaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taron Grigoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.102647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2025.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental and cultural background for the reoccupation of the Armenian Highlands after the Last Glacial Maximum: The contribution of Kalavan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Malinsky-Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotan Edeltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.104540. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial vegetation migration facilitated by outposts on proglacial lake islands in eastern North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne F.S. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100164. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy analysis of early Holocene vegetation dynamics on the islands of proglacial Lake Ojibway (northeastern America)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Lamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early afforestation on islands of proglacial Lake Ojibway as evidence of post-glacial migration outposts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne F. S. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.975-985. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231169988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and fire controls on vegetation dynamics in Northern Ural (Russia) boreal forests during the Holocene based on brGDGT and pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305, pp.108014. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 304, pp.104713. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term occupations at high elevation during the Middle Paleolithic at Kalavan 2 (Republic of Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Malinsky-Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Glauberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0245700. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.36 million years of Mediterranean forest refugium dynamics in response to glacial–interglacial cycle strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koutsodendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (34), pp.e2026111118. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2026111118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation, climate, and fire history of a mountain steppe: A Holocene reconstruction from the South Caucasus, Shenkani, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean winter rainfall in phase with African monsoons during the past 1.36 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation changes in the Mediterranean basin during the Holocene from terrestrial and marine pollen records: a model-data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brayshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.249-265. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-249-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Drivers of Holocene Forest Development in the Middle Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rhanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2017.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pollen evidence from Nariani (Georgia) for delayed postglacial forest expansion in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Scao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.121 - 132. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.44 - 57. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental and evolutionary history of Lake Ohrid (FYROM/Albania): interim results from the SCOPSCO deep drilling project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.2033 - 2054. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-2033-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic forcing of Western Mediterranean winter rain minima during the last 12,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Zielhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer F.E. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.29 - 51. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based paleoenvironmental and paleoclimatic change at Lake Ohrid (south-eastern Europe) during the past 500 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koutsodendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.1423-1437. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-1423-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALL TOGETHER NOW: AN INTERNATIONAL PALYNOLOGICAL TEAM DOCUMENTS VEGETATION AND CLIMATE CHANGES DURING THE LAST 500 KYR AT LAKE OHRID (SE EUROPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme H Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid Holocene vegetation reconstruction from Vanevan peat (south-eastern shore of Lake Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes in the central Mediterranean and Italian vegetation dynamics since the Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo-Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.127 - 147. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and land-use change during the late Holocene at Lake Ledro (southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614522311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, fire and climate history of the Lesser Caucasus: a new Holocene record from Zarishat fen (Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.70 - 82. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of climatic changes during the Holocene across the Italian Peninsula reconstructed from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1233-1252. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-1233-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10000 years of floods frequency, human induced soil erosion and climate changes at Lake Ledro (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vanniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1193-1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-inferred quantitative reconstruction of the Holocene climate in the central Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1233-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and vegetation changes during the Lateglacial and early-middle Holocene at Lake Ledro (southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.913-933. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-913-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00835812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Upper Palaeolithic site of Kalavan 1 (Armenia): An Epigravettian settlement in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien C Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier C Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.621-640. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01473189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vanniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1193-1209. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-1193-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeohydrological changes in the northern Mediterranean borderlands as reflected by the lake-level record of Lake Ledro, northeastern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (3), pp.382-396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of Holocene vegetation and climate in Southern Italy: the case of Lago di Trifoglietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1973-1996. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1973-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.4701-4744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation response to obliquity and precession forcing during the Mid Pleistocene Transition in Western Mediterranean region (ODP Site 976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.280-297. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travertinization and Holocene Morphogenesis in Armenia: A Reading Grid of Rapid Climatic Changes Impact on the Landscape and Societies Between 9500-4000 cal. BP in the Circumcaspian Regions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary volcano-lacustrine patterns and palaeobotanical data in southern Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.312-326. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical calibration of Mediterranean Montalbano Jonico land section and implication for δ18O, calcareous nannofossil and tephra records at the Mid-Pleistocene Revolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 219, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climatic cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 291 (1-4), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental changes during sapropel 19 (i-cycle 90) deposition: evidences from geochemical, mineralogical and micropaleontological proxies in the mid-Pleistocene Montalbano Jonico land section (Southern Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257, pp.308-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation changes during the late Early Pleistocene at Montalbano Jonico (Province of Matera, southern Italy) based on pollen analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Stefanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vegetation and marine environments in the eastern Mediterranean (Rhodes Island, Greece) during the Early and Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and environmental evolution of the syn-rift fill of the southern coast of the gulf of Corinth (Akrata-Derveni region, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rohais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (3-4), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and environmental evolution of the syn-rift fill of the southern coast of the gulf of Corinth (Akrata-Derveni region, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rohais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (3), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic controls on coastal sedimentation: The Late Pliocene–Middle Pleistocene of northeastern Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.159-181. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-level fluctuations and controlling factors of a mixed carbonate-siliciclastic lake system (Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitsekyan, Khatchatur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One million years of Mediterranean climate dynamics revealed by Lake Ohrid’s pollen record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme H Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the resilience of steppe grassland ecosystems of the Southern Caucasus under differing social mediated land-use patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Lake Sevan in Armenia for Limnogeological and Paleolimnological Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Haberzettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luise Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous and Long-Term Marine Record of Vegetation and Climate Changes in the Southwestern Mediterranean during the Early-Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA-SEQS 2026 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate changes during the Early–Middle Pleistocene transition in the Eastern Mediterranean: A case study from Lake Acıgöl in Southwestern Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene microbialites from Lake Sevan (Armenia): sedimentary and geochemical archives of paleoenvironmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suqiasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taron Grigoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours de la transition entre Pléistocène inférieur et moyen (~1,25 Ma - ~0,56) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biosignatures Associated with the Microbialites of Lake Sevan, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAC-MAC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Morphological Complexity in Modern Freshwater Microbialites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Slater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second Biennial European Astrobiology Conference (BEACON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, climate changes and human practices during the last 15,000 years recorded at Lake Matese, in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosignatures and processes of precipitation/accumulation and diagenesis in microbialites of Lake Sevan (Armenia, South Caucasus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate change during MIS 35-19 (~1.2 - 0.75 Ma) in Western Mediterranean (Alboran Sea): new insights to understand the late hominin occupation in Western Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Palynology Symposium 2024 (MedPalynoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-environmental data and climate reconstruction on 4-3 millennia in South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KurAgan final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Middle Pleistocene Transition vegetation and climate in the Western Mediterranean: insights into hominin occupation in Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50,000 years of vegetation and climate records in the archaeological contexts of the Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-term TransCause ERC project conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toledo (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, climate changes and Human practices during the last 15,999 years recorded at Laka Matese, in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-pastoral landscape fire suppression in the steppes of the Bronze and Iron Age southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the environmental context of the first human occupation of Western Europe during MIS 35-19 from marine pollen record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary vegetation and climate in the Lesser Caucasus, an up-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new combination of automated detection and classification of Mediterranean pollen grains from annual pollen traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene vegetation development on islands of proglacial Lake Ojibway in northwestern Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5,000 Years of Vegetation Dynamics: Pollen Analysis of Gravity Sediment Cores in Small Sevan Lake, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Haberzettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luise Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Caucase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Biodiversity: Human and Environmental Dynamics in the Mountain Steppes of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5,000 years of environmental change and anthropogenic impact deduced from gravity sediment cores from Lake Sevan, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Haberzettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Friese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection and classification of Mediterranean pollen grains: application to the wild and domesticated grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate in Northern Urals (Komi Republic, Russia): a multi-proxy approach based on pollen and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalavan: first pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Caucase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands of proglacial lake Ojibway acted as outposts favoring postglacial forest migration in northwestern Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation development on islands of proglacial Lake Ojibway in northwestern Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Cold Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene-Holocene environments, and climate and human impacts in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Caucasus Through Time Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Web conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fires and Mountain Communities in the Grasslands of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past variations of Lake Sevan (Armenia, lesser Caucasus): documenting climate triggers for the Near East and delivering insights for a sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, human practices and climate changes during the last 15000 years recorded at lake Matese, in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Paura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedpalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, Changements Climatiques et Environnementaux Rapides (SoCCER): des volcans aux rives du lac Sevan (Arménie), vers une approche eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien C Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Restitution de l'Appel d'Offre interne 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynologie et paléoécologie végétale de forêts boréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Network on Cold Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouyn Noranda, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene environment and human impact in the South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSO ATES (Association for Trans-Eurasia Exchange and Silk-Road Civilization Development)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfires and human communities in Bronze and Iron Age, Armenia: A macro-charcoal and paleo-temperature (BrGDGTs) reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history of the southern Lake Baikal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on steppe environments around Lake Sevan in Armenia during the Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate in Northern Urals (Komi Republic, Russia): a multi-proxy approach based on pollen and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-landslide forest recolonization: a paleoecological view from a 4000 yrs old case-study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling palynological and sedimentological signals in the Quaternary sedimentary succession of Lake Ohrid (Balkan peninsula).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Humans and Climate in the Process of Steppe Formation in the High-Mountain Region of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics, human impact and climate influences around the Lake Sevan in Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO,Bordeaux, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene environment and climate in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithization processes of the Caucasus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene vegetation history from the Kalavan Red Lake in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkady Karakhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ancient Armenia at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history and dynamic of vegetation in Komi Republic, Urals region, in Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Fire Research, Socio Economic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Holocene in Armenia and in Georgia: climate, vegetation and the rhythm of the Neolithic expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Armenia at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history and vegetation dynamic in Komi Republic, Urals region, Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACE (Prehistoric Adaptations to Cold Environments)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia della vegetazione degli ultimi 500 mila anni attraverso lo studio pollinico del Lago di Ocrida (FYROM/Albania).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IODP-Italia “Lo stato delle proposte di perforazione nell’area mediterranea”, Scientific Drilling in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Ohrid: The history of forest biodiversity and hydrological variations from Europe’s oldest lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koutsodendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienna.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate of Abandonment: Contextualizing environmental change and abandonment events during the Early Bronze and Late Iron Age on the Tsaghkahovit Plain, Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Armenia at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPC, 12-17 August, Dublin, Ireland.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delayed expansion of forests in Southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES, 5th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic response to centennial-scale climate variability in Northwest Africa: Were there Holocene analogues for current Cedrus atlantica dieback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES, 5th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centennial-scale vegetation and fire dynamics in the Middle Atlas, Morocco during the last 12,000 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.E Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 500 000 yrs paleoenvironmental and paleoclimatic record from the Balkans inferred from Lake Ohrid pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Pleistocene 190 kyr pollen record from the ODP Site 976, Western Mediterranean region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Climate response to orbital forcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Eurasian Climate and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse et paléoenvironnements quaternaires en Arménie (Petit Caucase) : une analyse multiproxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation changes through Lac Ledro sediments (Trentino, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Natural and anthropogenic environmental change as evidenced in high-resolution continental archives (co-listed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphical constraints and paleoenvironmental changes from 1240 to 900 ky in the Montalbano Jonico section (Basilicata, Southern Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Girone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical calibration of Mediterranean Montalbano Jonico land section and implication for δ18O, calcareous nannofossil and tephra records at the Mid-Pleistocene Revolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environments and societies of small Caucasus (Armenia) in the light of the Quaternary climatic changes and landscape mutations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections with volcanism, fluvio-lacustrine environments, glaciations effects, travertine formations and human occupations during the Pleistocene in Armenia (Lesser Caucasus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International organisé au Muséum National d'Histoire Naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and local climatic cycles recorded by vegetation in the Mediterranean region during the Early-Middle Pleistocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème IPC (International Palynological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary geomorphological dynamics in Armenia: connections with volcanism, fluvio-lacustrine environments, glaciations effects and travertine formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental reconstruction of Pleistocene fluvio-lacustrine landscapes in Armenia by multiproxy studies: geomorphology, K/Ar chronology, paleomagnetism, leaf flora and pollen analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques en milieu continental sur le pourtour nord-méditerranéen (Italie, Grèce) au Pléistocène inférieur-moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de l'INQUA (International Union for Quaternary Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et sismicité, programmes de recherche en Arménie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les Paléoenvironnements arméniens Maison de l'Orient et de la Méditerranée (MOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic changes during the Early Pleistocene : continental and marine responses in central Mediterranean (Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème symposium international de l'APLF (Association des Palynologues de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sezione-tipo dello Ioniano, nuova unità cronostratigrafica del Pleistocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Girone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop pre-congresso "La stratigrafia in Italia oggi" de Spoleto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Spoleto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control of sedimentological sequence in early-middle Pleistocene of Tsampika (Rhodos Island, Greece).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès international de l'IGC (International Geological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire signature of charcoal particles from lake sediments in western quebec: a 14-year retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian M Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lesven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Centre d'études Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Trois rivières, Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is automated pollen analysis of biodiversity, a case study of the anemophilous Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, climate changes and human practices during the last 15,000 years recorded at Lake Matese, in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a framework for Pleistocene hominin occupations, lake level change and landscape dynamics in the Ararat Depression, Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinsky-Buller, Ariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherriff, Jeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauberman, Phil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timms, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine freshwater microbialites: a case study from Lake Sevan (Armenia, lesser Caucasus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuster Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-Fed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat1: a new Middle Palaeolithic cave in Ararat Depression, Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinsky-Buller, Ariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherriff, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauberman, Phil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashot G Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caves as Natural and cultural monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire history in northern Ural region (Komi Republic, Russia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history and dynamic of vegetation in Komi Republic, Urals region, in Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palynology Paleobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After landslide forest recolonisation: a 4000 years old case study from Kalavan Red Lake (Armenia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palynology Paleobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire history in Komi and Karelia Republic during the Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic forcing of Western Mediterranean winter rain minima during the last 12,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Zielhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.E Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES, 5th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques en Méditerranée à la transition Pléistocène inférieur-moyen : pollens, isotopes stables et cyclostratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Claude Bernard - Lyon I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId550"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Joannin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire-controlled variations in abundance of white pine and red pine in Quebec’s northern temperate forest during the Holocene: Implications for fire management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Jean-Sepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836251378033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene freshwater microbialites of Lake Sevan (Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sukiasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Hambaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taron Grigoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.102647. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2025.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental and cultural background for the reoccupation of the Armenian Highlands after the Last Glacial Maximum: The contribution of Kalavan 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Malinsky-Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotan Edeltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.104540. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐proxy analysis of early Holocene vegetation dynamics on the islands of proglacial Lake Ojibway (northeastern America)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarek Lamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial vegetation migration facilitated by outposts on proglacial lake islands in eastern North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne F.S. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early afforestation on islands of proglacial Lake Ojibway as evidence of post-glacial migration outposts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne F. S. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.975-985. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231169988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and fire controls on vegetation dynamics in Northern Ural (Russia) boreal forests during the Holocene based on brGDGT and pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305, pp.108014. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 304, pp.104713. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term occupations at high elevation during the Middle Paleolithic at Kalavan 2 (Republic of Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Malinsky-Buller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Glauberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0245700. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.36 million years of Mediterranean forest refugium dynamics in response to glacial–interglacial cycle strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koutsodendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mercuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (34), pp.e2026111118. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2026111118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vegetation, climate, and fire history of a mountain steppe: A Holocene reconstruction from the South Caucasus, Shenkani, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradually increasing forest fire activity during the Holocene in the northern Ural region (Komi Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.1906-1920. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean winter rainfall in phase with African monsoons during the past 1.36 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pollen evidence from Nariani (Georgia) for delayed postglacial forest expansion in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Scao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.121 - 132. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.44 - 57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Drivers of Holocene Forest Development in the Middle Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rhanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2017.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation changes in the Mediterranean basin during the Holocene from terrestrial and marine pollen records: a model-data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brayshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.249-265. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-249-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental and evolutionary history of Lake Ohrid (FYROM/Albania): interim results from the SCOPSCO deep drilling project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike Baumgarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.2033 - 2054. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-2033-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic forcing of Western Mediterranean winter rain minima during the last 12,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Zielhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer F.E. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.29 - 51. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALL TOGETHER NOW: AN INTERNATIONAL PALYNOLOGICAL TEAM DOCUMENTS VEGETATION AND CLIMATE CHANGES DURING THE LAST 500 KYR AT LAKE OHRID (SE EUROPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme H Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Kouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based paleoenvironmental and paleoclimatic change at Lake Ohrid (south-eastern Europe) during the past 500 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koutsodendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.1423-1437. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-1423-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid Holocene vegetation reconstruction from Vanevan peat (south-eastern shore of Lake Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes in the central Mediterranean and Italian vegetation dynamics since the Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo-Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.127 - 147. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and land-use change during the late Holocene at Lake Ledro (southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614522311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, fire and climate history of the Lesser Caucasus: a new Holocene record from Zarishat fen (Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.70 - 82. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of Western European terrestrial records 60–8 ka BP: towards an understanding of latitudinal climatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of climatic changes during the Holocene across the Italian Peninsula reconstructed from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1233-1252. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-1233-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043 - 2071. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10000 years of floods frequency, human induced soil erosion and climate changes at Lake Ledro (Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vanniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1193-1209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-inferred quantitative reconstruction of the Holocene climate in the central Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dormoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.1233-1252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Upper Palaeolithic site of Kalavan 1 (Armenia): An Epigravettian settlement in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien C Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier C Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.621-640. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01473189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and vegetation changes during the Lateglacial and early-middle Holocene at Lake Ledro (southern Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.913-933. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-913-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00835812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vanniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1193-1209. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-1193-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeohydrological changes in the northern Mediterranean borderlands as reflected by the lake-level record of Lake Ledro, northeastern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (3), pp.382-396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of Holocene vegetation and climate in Southern Italy: the case of Lago di Trifoglietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1973-1996. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1973-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital changes, variation in solar activity and increased anthropogenic activities: controls on the Holocene flood frequency in the Lake Ledro area, Northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.4701-4744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation response to obliquity and precession forcing during the Mid Pleistocene Transition in Western Mediterranean region (ODP Site 976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.280-297. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travertinization and Holocene Morphogenesis in Armenia: A Reading Grid of Rapid Climatic Changes Impact on the Landscape and Societies Between 9500-4000 cal. BP in the Circumcaspian Regions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary volcano-lacustrine patterns and palaeobotanical data in southern Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.312-326. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical calibration of Mediterranean Montalbano Jonico land section and implication for δ18O, calcareous nannofossil and tephra records at the Mid-Pleistocene Revolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 219, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climatic cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 291 (1-4), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental changes during sapropel 19 (i-cycle 90) deposition: evidences from geochemical, mineralogical and micropaleontological proxies in the mid-Pleistocene Montalbano Jonico land section (Southern Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257, pp.308-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation changes during the late Early Pleistocene at Montalbano Jonico (Province of Matera, southern Italy) based on pollen analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Stefanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vegetation and marine environments in the eastern Mediterranean (Rhodes Island, Greece) during the Early and Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and environmental evolution of the syn-rift fill of the southern coast of the gulf of Corinth (Akrata-Derveni region, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rohais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (3-4), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and environmental evolution of the syn-rift fill of the southern coast of the gulf of Corinth (Akrata-Derveni region, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rohais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (3), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic controls on coastal sedimentation: The Late Pliocene–Middle Pleistocene of northeastern Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.159-181. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-level fluctuations and controlling factors of a mixed carbonate-siliciclastic lake system (Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melitsekyan, Khatchatur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate changes during the Early–Middle Pleistocene transition in the Eastern Mediterranean: A case study from Lake Acıgöl in Southwestern Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Lake Sevan in Armenia for Limnogeological and Paleolimnological Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Haberzettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luise Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous and Long-Term Marine Record of Vegetation and Climate Changes in the Southwestern Mediterranean during the Early-Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA-SEQS 2026 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna (Austria), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene microbialites from Lake Sevan (Armenia): sedimentary and geochemical archives of paleoenvironmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suqiasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taron Grigoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One million years of Mediterranean climate dynamics revealed by Lake Ohrid’s pollen record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme H Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the resilience of steppe grassland ecosystems of the Southern Caucasus under differing social mediated land-use patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours de la transition entre Pléistocène inférieur et moyen (~1,25 Ma - ~0,56) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biosignatures Associated with the Microbialites of Lake Sevan, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAC-MAC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ottawa (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Morphological Complexity in Modern Freshwater Microbialites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Slater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second Biennial European Astrobiology Conference (BEACON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, climate changes and human practices during the last 15,000 years recorded at Lake Matese, in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosignatures and processes of precipitation/accumulation and diagenesis in microbialites of Lake Sevan (Armenia, South Caucasus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate change during MIS 35-19 (~1.2 - 0.75 Ma) in Western Mediterranean (Alboran Sea): new insights to understand the late hominin occupation in Western Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Palynology Symposium 2024 (MedPalynoS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Middle Pleistocene Transition vegetation and climate in the Western Mediterranean: insights into hominin occupation in Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50,000 years of vegetation and climate records in the archaeological contexts of the Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-term TransCause ERC project conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toledo (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-environmental data and climate reconstruction on 4-3 millennia in South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KurAgan final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, climate changes and Human practices during the last 15,999 years recorded at Laka Matese, in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-pastoral landscape fire suppression in the steppes of the Bronze and Iron Age southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Khatchadourian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the environmental context of the first human occupation of Western Europe during MIS 35-19 from marine pollen record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary vegetation and climate in the Lesser Caucasus, an up-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene vegetation development on islands of proglacial Lake Ojibway in northwestern Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5,000 Years of Vegetation Dynamics: Pollen Analysis of Gravity Sediment Cores in Small Sevan Lake, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Haberzettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luise Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Caucase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new combination of automated detection and classification of Mediterranean pollen grains from annual pollen traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Biodiversity: Human and Environmental Dynamics in the Mountain Steppes of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5,000 years of environmental change and anthropogenic impact deduced from gravity sediment cores from Lake Sevan, Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Haberzettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Adolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Friese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection and classification of Mediterranean pollen grains: application to the wild and domesticated grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalavan: first pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Caucase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands of proglacial lake Ojibway acted as outposts favoring postglacial forest migration in northwestern Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate in Northern Urals (Komi Republic, Russia): a multi-proxy approach based on pollen and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation development on islands of proglacial Lake Ojibway in northwestern Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN Cold Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fires and Mountain Communities in the Grasslands of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene-Holocene environments, and climate and human impacts in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Caucasus Through Time Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Web conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, human practices and climate changes during the last 15000 years recorded at lake Matese, in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Paura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedpalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past variations of Lake Sevan (Armenia, lesser Caucasus): documenting climate triggers for the Near East and delivering insights for a sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynologie et paléoécologie végétale de forêts boréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Network on Cold Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouyn Noranda, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, Changements Climatiques et Environnementaux Rapides (SoCCER): des volcans aux rives du lac Sevan (Arménie), vers une approche eurasiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien C Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Restitution de l'Appel d'Offre interne 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene environment and human impact in the South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANSO ATES (Association for Trans-Eurasia Exchange and Silk-Road Civilization Development)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and early diagenesis of cold and freshwater terrestrial carbonates (lake Sevan, Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfires and human communities in Bronze and Iron Age, Armenia: A macro-charcoal and paleo-temperature (BrGDGTs) reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sevan: the missing link for climate reconstruction across Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Badalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Workshop on Lake Sevan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history of the southern Lake Baikal region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on steppe environments around Lake Sevan in Armenia during the Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate in Northern Urals (Komi Republic, Russia): a multi-proxy approach based on pollen and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Golubeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-landslide forest recolonization: a paleoecological view from a 4000 yrs old case-study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Humans and Climate in the Process of Steppe Formation in the High-Mountain Region of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics, human impact and climate influences around the Lake Sevan in Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO,Bordeaux, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling palynological and sedimentological signals in the Quaternary sedimentary succession of Lake Ohrid (Balkan peninsula).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene environment and climate in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithization processes of the Caucasus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene vegetation history from the Kalavan Red Lake in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkady Karakhanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ancient Armenia at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Holocene in Armenia and in Georgia: climate, vegetation and the rhythm of the Neolithic expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Armenia at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history and dynamic of vegetation in Komi Republic, Urals region, in Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Fire Research, Socio Economic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history and vegetation dynamic in Komi Republic, Urals region, Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACE (Prehistoric Adaptations to Cold Environments)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia della vegetazione degli ultimi 500 mila anni attraverso lo studio pollinico del Lago di Ocrida (FYROM/Albania).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IODP-Italia “Lo stato delle proposte di perforazione nell’area mediterranea”, Scientific Drilling in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Ohrid: The history of forest biodiversity and hydrological variations from Europe’s oldest lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timme Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koutsodendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienna.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate of Abandonment: Contextualizing environmental change and abandonment events during the Early Bronze and Late Iron Age on the Tsaghkahovit Plain, Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Armenia at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial-Holocene abrupt vegetation changes at Lago Trifoglietti in Calabria, Southern Italy: The setting of ecosystems in a refugial zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPC, 12-17 August, Dublin, Ireland.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centennial-scale vegetation and fire dynamics in the Middle Atlas, Morocco during the last 12,000 years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.E Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delayed expansion of forests in Southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES, 5th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic response to centennial-scale climate variability in Northwest Africa: Were there Holocene analogues for current Cedrus atlantica dieback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES, 5th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 500 000 yrs paleoenvironmental and paleoclimatic record from the Balkans inferred from Lake Ohrid pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Pleistocene 190 kyr pollen record from the ODP Site 976, Western Mediterranean region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Climate response to orbital forcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse et paléoenvironnements quaternaires en Arménie (Petit Caucase) : une analyse multiproxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation changes through Lac Ledro sediments (Trentino, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Natural and anthropogenic environmental change as evidenced in high-resolution continental archives (co-listed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Eurasian Climate and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphical constraints and paleoenvironmental changes from 1240 to 900 ky in the Montalbano Jonico section (Basilicata, Southern Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Di Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Girone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements dans la végétation à l'Holocène au Lac du Ledro (Trentino, Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical calibration of Mediterranean Montalbano Jonico land section and implication for δ18O, calcareous nannofossil and tephra records at the Mid-Pleistocene Revolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Lirer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environments and societies of small Caucasus (Armenia) in the light of the Quaternary climatic changes and landscape mutations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections with volcanism, fluvio-lacustrine environments, glaciations effects, travertine formations and human occupations during the Pleistocene in Armenia (Lesser Caucasus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International organisé au Muséum National d'Histoire Naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and local climatic cycles recorded by vegetation in the Mediterranean region during the Early-Middle Pleistocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème IPC (International Palynological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary geomorphological dynamics in Armenia: connections with volcanism, fluvio-lacustrine environments, glaciations effects and travertine formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental reconstruction of Pleistocene fluvio-lacustrine landscapes in Armenia by multiproxy studies: geomorphology, K/Ar chronology, paleomagnetism, leaf flora and pollen analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques en milieu continental sur le pourtour nord-méditerranéen (Italie, Grèce) au Pléistocène inférieur-moyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de l'INQUA (International Union for Quaternary Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et sismicité, programmes de recherche en Arménie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les Paléoenvironnements arméniens Maison de l'Orient et de la Méditerranée (MOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic changes during the Early Pleistocene : continental and marine responses in central Mediterranean (Italy).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème symposium international de l'APLF (Association des Palynologues de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sezione-tipo dello Ioniano, nuova unità cronostratigrafica del Pleistocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neri Ciaranfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Girone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop pre-congresso "La stratigrafia in Italia oggi" de Spoleto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Spoleto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic control of sedimentological sequence in early-middle Pleistocene of Tsampika (Rhodos Island, Greece).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès international de l'IGC (International Geological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire signature of charcoal particles from lake sediments in western quebec: a 14-year retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian M Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lesven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Centre d'études Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Trois rivières, Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good is automated pollen analysis of biodiversity, a case study of the anemophilous Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation, climate changes and human practices during the last 15,000 years recorded at Lake Matese, in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen record from the Late Holocene forest environment in the Lesser Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacustrine freshwater microbialites: a case study from Lake Sevan (Armenia, lesser Caucasus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuster Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-Fed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a framework for Pleistocene hominin occupations, lake level change and landscape dynamics in the Ararat Depression, Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinsky-Buller, Ariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherriff, Jeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauberman, Phil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timms, R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blockley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat1: a new Middle Palaeolithic cave in Ararat Depression, Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinsky-Buller, Ariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherriff, J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauberman, Phil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashot G Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caves as Natural and cultural monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire history in northern Ural region (Komi Republic, Russia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fire history and dynamic of vegetation in Komi Republic, Urals region, in Russia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kryshen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palynology Paleobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After landslide forest recolonisation: a 4000 years old case study from Kalavan Red Lake (Armenia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Tozalakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Palynology Paleobotany Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire history in Komi and Karelia Republic during the Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Subetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPALYNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic forcing of Western Mediterranean winter rain minima during the last 12,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Zielhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Mischke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Batist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F.E Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES, 5th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques en Méditerranée à la transition Pléistocène inférieur-moyen : pollens, isotopes stables et cyclostratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Claude Bernard - Lyon I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId550"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Jean-Sepet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251378033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sukiasyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Hambaryan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2025.102647" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotan Edeltin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne F.S. Vogel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Lamara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne F. S. Vogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231169988" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Glauberman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Timms" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245700" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme Donders" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koutsodendris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mercuri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026111118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106485" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wagner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Vogel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Francke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1529-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayshaw" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goring" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-249-2017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Campbell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fletcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Hughes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rhanem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00113" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2016.3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Baumgarten" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2033-2017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zielhofer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mischke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F.E. Campbell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Masi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1423-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme H Donders" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo-Ermolli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.03.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614522311" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roiron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9DF1JPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931351v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1233-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wirth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Haas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-913-2013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C Joannin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier C Vincent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Liagre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.07.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1193-2013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669616v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Haas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.01.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiapaglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1973-2012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L19L62TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahapetyan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gabrielyan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6WJXKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neri Ciaranfi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lirer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelosi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lourens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Maiorano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.01.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R4ZSN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Barra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Leo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470356v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Stefanelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.08.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSW1F1T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-136" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.11.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVD4WB1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470363v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299936v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKX7XSZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitsekyan, Khatchatur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310933v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221935v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Khatchadourian" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310869v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Adolph" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fedorov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221918v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Slater" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hartz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Slater" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310944v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brugiapaglia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862638v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744650v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744642v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744654v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith A" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744653v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170168v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168498v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Latapy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744479v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sahakyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Adolph" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Amelung" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friese" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846650v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Golubeva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12651" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852112v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846635v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2701" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846567v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846295v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846623v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436578v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14576" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436704v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Paura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587936v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martignier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436841v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436866v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436623v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862727v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436653v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436592v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9967" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036478v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ali" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340627v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Tozalakyan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340659v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340634v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340622v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036334v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961824v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109163v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Subetto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109111v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109155v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109135v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109145v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109088v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zanchetta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110559v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Messager" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110549v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110520v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fletcher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.E Campbell" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110541v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481820v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481799v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481847v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481845v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481842v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capotondi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Girone" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481837v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481832v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481851v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481854v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481856v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481903v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481901v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481909v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481907v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481914v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481922v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brilli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481918v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222047v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian M Gaboriau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob D. Meyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222011v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222034v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340674v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinsky-Buller, Ariel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherriff, Jeny" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauberman, Phil" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timms, R" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340663v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martignier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuster Mathieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340689v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherriff, J" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frahm" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashot G Petrosyan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340666v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109067v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109043v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110568v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110582v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Fletcher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347549v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Jean-Sepet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251378033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Sahakyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sukiasyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Hambaryan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2025.102647" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotan Edeltin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Lamara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Asselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3682" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne F.S. Vogel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne F. S. Vogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231169988" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104713" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Glauberman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Timms" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245700" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme Donders" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koutsodendris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mercuri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026111118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106485" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Subetto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kryshen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865593" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wagner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Vogel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Francke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1529-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2016.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.12.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Campbell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fletcher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Hughes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rhanem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayshaw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goring" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-249-2017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wilke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Baumgarten" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2033-2017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zielhofer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mischke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F.E. Campbell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timme H Donders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Masi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1423-2016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo-Ermolli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.03.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187734v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joannin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614522311" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roiron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9DF1JPK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Brooks" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1233-2013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Beaulieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colombaroli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wirth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C Joannin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier C Vincent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Liagre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.07.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00835812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Haas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-913-2013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1193-2013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669616v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Haas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.01.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brugiapaglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1973-2012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L19L62TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahapetyan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gabrielyan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6WJXKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neri Ciaranfi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lirer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelosi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Lourens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Maiorano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.01.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R4ZSN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Barra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Leo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470356v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Stefanelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.08.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGSW1F1T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-136" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rohais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.11.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVD4WB1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299936v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470363v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKX7XSZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitsekyan, Khatchatur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345206v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azuara" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310869v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luise Adolph" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fedorov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310825v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310933v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221935v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Khatchadourian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Smith" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Badalyan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Slater" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hartz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Slater" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310944v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brugiapaglia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862638v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744650v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744643v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744642v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744654v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith A" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744653v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168498v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Latapy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744479v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Sahakyan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168515v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170142v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Adolph" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Amelung" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friese" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852112v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846635v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2701" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846650v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Golubeva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12651" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846567v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846623v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846295v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436704v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Paura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436578v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14576" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587936v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martignier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436841v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436623v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862727v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436653v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869276v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badalyan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bellier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436592v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9967" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036478v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ali" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340627v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Tozalakyan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340634v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340622v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340659v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036334v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961824v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Karakhanyan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109111v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109163v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Subetto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109155v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109135v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Masi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109145v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109088v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zanchetta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110520v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fletcher" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.E Campbell" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110559v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Messager" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110549v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110541v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481820v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481845v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gilli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481847v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481825v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481799v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481842v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capotondi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Girone" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481837v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481832v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481851v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481854v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481856v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481903v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481901v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481909v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481907v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481914v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481922v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brilli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481918v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222047v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian M Gaboriau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob D. Meyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222011v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222034v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168488v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340663v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martignier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuster Mathieu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340674v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinsky-Buller, Ariel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherriff, Jeny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauberman, Phil" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timms, R" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340689v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherriff, J" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frahm" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashot G Petrosyan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340666v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109067v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109043v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110568v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110582v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Fletcher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347549v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>