--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -749,273 +749,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l'analyse de ressources d'apprentissage de la programmation à l'aide d'un référentiel de types de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop RKDE - ECML PKDD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183363v1</w:t>
+                <w:t xml:space="preserve">hal-04482123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'analyse de ressources d'apprentissage de la programmation à l'aide d'un référentiel de types de tâches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wang</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.87-98</w:t>
+              <w:t xml:space="preserve">Workshop RKDE - ECML PKDD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482123v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la programmation, contexte numérique des enseignants d'informatique genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et analyse de trois EIAH d'apprentissage de Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Dechaux</w:t>
+                <w:t xml:space="preserve">Anne-Claire Gobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Brest, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,189 +2164,441 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.426-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8e Atelier &amp;quot;Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)&amp;quot; @ EIAH 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq (Lille), France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084778v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 8ièmes RJC EIAH 2020 : Environnements Informatiques pour l’Apprentissage Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Rencontres Jeunes Chercheurs en EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTC un formalisme permettant l'analyse automatique des compétences de la pensée informatique dans un jeu sérieux : application au jeu SPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Numéro spécial EIAH 2023, 31 (1), pp.10-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.31.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de description didactique d'exercices de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2375,73 +2627,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2470,73 +2722,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2545,472 +2797,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plateforme d'apprentissage en ligne en algèbre et en géométrie : prise en compte et apports de modèles didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.117-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/adsc.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659912v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-03208548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3189,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FECCA1E7"/>
+    <w:nsid w:val="98379A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3915-8465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234797401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482123v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dechaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gobard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482113v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697961v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saddoug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Rahimian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011126400003182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02079412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3915-8465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234797401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482123v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dechaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gobard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482113v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697961v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saddoug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Rahimian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011126400003182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02079412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>