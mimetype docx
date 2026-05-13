--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -162,2046 +162,2141 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
+                <w:t xml:space="preserve">Initiation à la programmation avec SPY : je joue, nous collaborons, nous créons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Ait Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Didapro 11 - Didastic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163937v1</w:t>
+                <w:t xml:space="preserve">hal-05606513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elann Lesnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426323v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie d’erreurs en programmation et détection automatique dans un code Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Chouaki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.7-19</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084739v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational thinking in mathematics problem solving: interplay between context, mathematics and computer science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie d’erreurs en programmation et détection automatique dans un code Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Trgalová</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eva Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230163v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'analyse de ressources d'apprentissage de la programmation à l'aide d'un référentiel de types de tâches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computational thinking in mathematics problem solving: interplay between context, mathematics and computer science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.87-98</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482123v2</w:t>
+                <w:t xml:space="preserve">hal-05230163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l'analyse de ressources d'apprentissage de la programmation à l'aide d'un référentiel de types de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop RKDE - ECML PKDD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183363v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation, contexte numérique des enseignants d'informatique genevois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Jolivet</w:t>
+                <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.2-10</w:t>
+              <w:t xml:space="preserve">Workshop RKDE - ECML PKDD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482113v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Apprentissage de la programmation, contexte numérique des enseignants d'informatique genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.2-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072554v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et analyse de trois EIAH d'apprentissage de Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wang</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brest, France. pp.9-16</w:t>
+              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144212v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing adaptations to take into account in generator-based exercisers: an exploratory study about multiplication facts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Description et analyse de trois EIAH d'apprentissage de Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Lemoine</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Gobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brest, France. pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711643v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'adaptabilité de jeux pour l'apprentissage de la pensée informatique ou de la programmation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressing adaptations to take into account in generator-based exercisers: an exploratory study about multiplication facts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Saddoug</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bérénice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ? Actes du colloque DIDAPRO 9</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online Streaming, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011033100003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697961v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Adaptability of a Set of Learning Games Meant for Teaching Computational Thinking or Programming in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'adaptabilité de jeux pour l'apprentissage de la pensée informatique ou de la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Saddoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryan Rahimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Session on Gamification on Computer Programming Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'informatique, objets d'enseignement et d'apprentissage. Quelles nouvelles perspectives pour la recherche ? Actes du colloque DIDAPRO 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668918v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of the Adaptability of a Set of Learning Games Meant for Teaching Computational Thinking or Programming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Saddoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryan Rahimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reiter</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Special Session on Gamification on Computer Programming Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. pp.562-569, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011126400003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292754v1</w:t>
+                <w:t xml:space="preserve">hal-03668918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de description de ressources, basé sur des critères didactiques et inscrit dans une perspective EIAH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International sur la Théorie Anthropologique du Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Autrans, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.82-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060288v1</w:t>
+                <w:t xml:space="preserve">hal-03292754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs didactiques d'exercices de mathématiques : catégorisation ; utilité et utilisabilité d'un modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un modèle de description de ressources, basé sur des critères didactiques et inscrit dans une perspective EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International sur la Théorie Anthropologique du Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060315v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de description d'une ressource de type « énoncé avec activité à réaliser »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Descripteurs didactiques d'exercices de mathématiques : catégorisation ; utilité et utilisabilité d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphée RDV - 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064723v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler les dimensions épistémologiques, didactiques et institutionnelles d'un exercice pour une indexation dans un EIAH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle de description d'une ressource de type « énoncé avec activité à réaliser »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e rencontres des jeunes chercheurs en EIAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Orphée RDV - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064692v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articuler les dimensions épistémologiques, didactiques et institutionnelles d'un exercice pour une indexation dans un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e rencontres des jeunes chercheurs en EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des fonctionnalités des tablettes tactiles, pour la conception de situations d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taima Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.426-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2211,249 +2306,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8e Atelier &amp;quot;Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)&amp;quot; @ EIAH 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Villeneuve d’Ascq (Lille), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 8ièmes RJC EIAH 2020 : Environnements Informatiques pour l’Apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres Jeunes Chercheurs en EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2463,548 +2558,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTC un formalisme permettant l'analyse automatique des compétences de la pensée informatique dans un jeu sérieux : application au jeu SPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Numéro spécial EIAH 2023, 31 (1), pp.10-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.31.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de description didactique d'exercices de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plateforme d'apprentissage en ligne en algèbre et en géométrie : prise en compte et apports de modèles didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.117-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/adsc.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3014,114 +3109,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de description didactique de ressources d'apprentissage en mathématiques, pour l'indexation et des services EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAM074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02079412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3189,51 +3284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98379A10"/>
+    <w:nsid w:val="68368163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3915-8465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234797401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482123v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dechaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gobard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482113v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697961v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saddoug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Rahimian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011126400003182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02079412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3915-8465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234797401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Ait Abbou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chouaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482123v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dechaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gobard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482113v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011033100003182" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saddoug" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryan Rahimian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011126400003182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084778v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02079412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAM074" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>