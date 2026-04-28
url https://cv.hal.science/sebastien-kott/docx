--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -238,274 +238,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antériorité budgétaire, un principe à trois temps</w:t>
+                <w:t xml:space="preserve">Certification de crise et crise de la certification : les comptes de la Sécurité sociale et la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/gfp.2024.6.001⟩</w:t>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 165 (1), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rffp.165.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493726v1</w:t>
+                <w:t xml:space="preserve">hal-05493640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle comptabilité écologique pour les administrations publiques ?</w:t>
+                <w:t xml:space="preserve">L’antériorité budgétaire, un principe à trois temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1-2024 (1), pp.20-29. </w:t>
+              <w:t xml:space="preserve">, 2024, 104 (6), pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.6.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008827v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification de crise et crise de la certification : les comptes de la Sécurité sociale et la Covid-19</w:t>
+                <w:t xml:space="preserve">Quelle comptabilité écologique pour les administrations publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 165 (1), pp.115-129. </w:t>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1-2024 (1), pp.20-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rffp.165.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493640v1</w:t>
+                <w:t xml:space="preserve">hal-05008827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of accrual accounting in the public sector</w:t>
               </w:r>
@@ -2500,234 +2500,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir le budget : essentiellement un acte politique, mais avant tout un acte financier</w:t>
+                <w:t xml:space="preserve">L’extension de la certification des comptes au secteur public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Albert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2025, 978-2802776260</w:t>
+              <w:t xml:space="preserve">Finances locales et mutations contemporaines de l’État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025, 978-2849348017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493792v1</w:t>
+                <w:t xml:space="preserve">hal-05493787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sincérité financière de Marie-Christine Esclassan</w:t>
+                <w:t xml:space="preserve">Définir le budget : essentiellement un acte politique, mais avant tout un acte financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur de Marie-Christine Esclassan et de Michel Bouvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2025, 978-2275161464</w:t>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Luc Albert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 978-2802776260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493798v1</w:t>
+                <w:t xml:space="preserve">hal-05493792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extension de la certification des comptes au secteur public local</w:t>
+                <w:t xml:space="preserve">La sincérité financière de Marie-Christine Esclassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finances locales et mutations contemporaines de l’État</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2025, 978-2849348017</w:t>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Marie-Christine Esclassan et de Michel Bouvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2025, 978-2275161464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493787v1</w:t>
+                <w:t xml:space="preserve">hal-05493798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation de production des comptes de l'article L.131-13 du code des juridictions financières</w:t>
               </w:r>
@@ -3061,320 +3061,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOLF, comptabilité publique et décision financière</w:t>
+                <w:t xml:space="preserve">Faire parler les morts, la généralisation de la TVA aux pompes funèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La LOLF a 20 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse de l'Université de Toulouse Capitole 1, 2022, 978-2361702625</w:t>
+              <w:t xml:space="preserve">La mort, leçons de l’Université d’été de Poitiers juillet 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115, PUP, 2022, 978-2381940144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493753v1</w:t>
+                <w:t xml:space="preserve">hal-05493774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les morts, la généralisation de la TVA aux pompes funèbres</w:t>
+                <w:t xml:space="preserve">LOLF, comptabilité publique et décision financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort, leçons de l’Université d’été de Poitiers juillet 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 115, PUP, 2022, 978-2381940144</w:t>
+              <w:t xml:space="preserve">La LOLF a 20 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse de l'Université de Toulouse Capitole 1, 2022, 978-2361702625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493774v1</w:t>
+                <w:t xml:space="preserve">hal-05493753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La doctrine juridique et la rationalisation des choix budgétaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les héritages de la RCB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, 2021, ‎ 978-2111620964</w:t>
+              <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion des finances publiques (vol.3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.629 - 657, 2021, 9782111620896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493915v1</w:t>
+                <w:t xml:space="preserve">hal-03094132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages de la RCB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La doctrine juridique et la rationalisation des choix budgétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion des finances publiques (vol.3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.629 - 657, 2021, 9782111620896</w:t>
+              <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, 2021, ‎ 978-2111620964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094132v1</w:t>
+                <w:t xml:space="preserve">hal-05493915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation de la performance de la dépense publique en général et de celle de l’enseignement supérieur en particulier</w:t>
               </w:r>
@@ -4051,51 +4051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B17C2E40"/>
+    <w:nsid w:val="85EA49FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8465-7503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081564058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74107246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050118876" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Check" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.6.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.165.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Milot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mosny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.155.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.1.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.150.0221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moniolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tirard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15064-finances-publiques-4e-edition-9782340083561.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Legay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.husso.2024.01.0083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Camus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazzocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8465-7503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081564058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74107246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050118876" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.165.0115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Check" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.6.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Milot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mosny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.155.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.1.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.150.0221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moniolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tirard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15064-finances-publiques-4e-edition-9782340083561.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Legay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.husso.2024.01.0083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Camus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazzocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>