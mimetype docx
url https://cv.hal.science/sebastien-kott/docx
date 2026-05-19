--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -316,456 +316,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antériorité budgétaire, un principe à trois temps</w:t>
+                <w:t xml:space="preserve">Quelle comptabilité écologique pour les administrations publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 104 (6), pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/gfp.2024.6.001⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1-2024 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493726v1</w:t>
+                <w:t xml:space="preserve">hal-05008827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle comptabilité écologique pour les administrations publiques ?</w:t>
+                <w:t xml:space="preserve">L’antériorité budgétaire, un principe à trois temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1-2024 (1), pp.20-29. </w:t>
+              <w:t xml:space="preserve">, 2024, 104 (6), pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/gfp.2024.1.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/gfp.2024.6.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008827v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of accrual accounting in the public sector</w:t>
+                <w:t xml:space="preserve">Usages et mésusages de la comptabilité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Milot</w:t>
+                <w:t xml:space="preserve">Benjamin Mosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, La comptabilité publique, 2022/3 (183), pp.803-814. </w:t>
+              <w:t xml:space="preserve">, 2023, La comptabilité publique, 2022/3 (183), pp.735-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997268v1</w:t>
+                <w:t xml:space="preserve">hal-04997280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et mésusages de la comptabilité publique</w:t>
+                <w:t xml:space="preserve">Construction-déconstruction de la comptabilité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mosny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, La comptabilité publique, 2022/3 (183), pp.735-750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0094⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 183 (3), pp.653-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997280v1</w:t>
+                <w:t xml:space="preserve">hal-04360006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction-déconstruction de la comptabilité publique</w:t>
+                <w:t xml:space="preserve">The limits of accrual accounting in the public sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Milot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 183 (3), pp.653-666. </w:t>
+              <w:t xml:space="preserve">, 2023, La comptabilité publique, 2022/3 (183), pp.803-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360006v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer deux siècles de comptabilité publique</w:t>
               </w:r>
@@ -1154,51 +1154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Milot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 150 (2), pp.221-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1878,190 +1878,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptes publics : objets et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finances publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LGDJ, 2019, Systèmes, 978-2-275-06806-0</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moniolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 632 p., 2019, 978-2-340-03393-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493604v1</w:t>
+                <w:t xml:space="preserve">hal-03379919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finances publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Dufour</w:t>
+                <w:t xml:space="preserve">Les comptes publics : objets et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 632 p., 2019, 978-2-340-03393-1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, 2019, Systèmes, 978-2-275-06806-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379919v1</w:t>
+                <w:t xml:space="preserve">hal-05493604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et comptabilité : la spécificité des comptes publics</w:t>
               </w:r>
@@ -2707,174 +2707,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obligation de production des comptes de l'article L.131-13 du code des juridictions financières</w:t>
+                <w:t xml:space="preserve">La finalisation de l'obligation comptable de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité financière des gestionnaires publics - Genèse, cadre juridique, mise en perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La responsabilité financière des gestionnaires publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.83-91, 2024, 978-2-11-174009-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ldf.husso.2024.01.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493688v1</w:t>
+                <w:t xml:space="preserve">hal-05008932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finalisation de l'obligation comptable de l'Etat</w:t>
+                <w:t xml:space="preserve">L'obligation de production des comptes de l'article L.131-13 du code des juridictions financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité financière des gestionnaires publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Responsabilité financière des gestionnaires publics - Genèse, cadre juridique, mise en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2024, ‎ 978-2247230785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ldf.husso.2024.01.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008932v1</w:t>
+                <w:t xml:space="preserve">hal-05493688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full accrual: l'exercice intégral dans le monde anglo-saxon</w:t>
               </w:r>
@@ -4051,51 +4051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85EA49FA"/>
+    <w:nsid w:val="37FB7291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +4282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8465-7503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081564058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74107246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050118876" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.165.0115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Check" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.6.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Milot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mosny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.155.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.1.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.150.0221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moniolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tirard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15064-finances-publiques-4e-edition-9782340083561.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Legay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.husso.2024.01.0083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Camus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazzocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8465-7503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081564058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74107246" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050118876" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493640v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.165.0115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.1.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Check" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/gfp.2024.6.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mosny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Milot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.155.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.1.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.150.0221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Husson-Rochcongar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moniolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tirard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15064-finances-publiques-4e-edition-9782340083561.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Legay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.husso.2024.01.0083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-administrations-publiques-a-lepreuve-de-leur-dette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Camus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazzocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01630813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>