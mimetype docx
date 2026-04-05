--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -319,559 +319,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purpose in life and lung function: an individual-participant meta-analysis of six cohort studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personality change before and after diagnosis of chronic respiratory diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angelina R Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiia Kekäläinen</w:t>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-025-03247-0⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0001542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139147v1</w:t>
+                <w:t xml:space="preserve">hal-05216078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of and reasons for refusal to participate in a digitally supported remote maintenance pulmonary rehabilitation programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Informatics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14604582251345329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality change before and after diagnosis of chronic respiratory diseases.</w:t>
+                <w:t xml:space="preserve">Physical activity and personality change in people with chronic respiratory diseases: Evidence from two longitudinal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Terracciano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Canada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0001542⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247, pp.113389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2025.113389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216078v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and personality change in people with chronic respiratory diseases: Evidence from two longitudinal samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+                <w:t xml:space="preserve">Purpose in life and lung function: an individual-participant meta-analysis of six cohort studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina R Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Caille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Canada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiia Kekäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247, pp.113389. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2025.113389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-025-03247-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218071v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERS, Sep 2023, Milan, Italy. pp.OA4875, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,51 +1265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle modérateur de la pratique d’activité physique dans l’évolution des traits de personnalité chez des personnes de plus de 50 ans atteintes de maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st European Conference on Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Berlin, Germany</w:t>
@@ -1629,90 +1629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the predictors and reasons for refusing to engage in a maintenance pulmonary rehabilitation program?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. European Respiratory Society, 64 (68), pp.PA4975, 2024, </w:t>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et évolution des traits de personnalité chez les personnes souffrant de maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-266, 2024, 9791032005118</w:t>
@@ -1958,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62D531C1"/>
+    <w:nsid w:val="9386484A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kuss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-6859" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582251345329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA4975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kuss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-6859" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582251345329" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA4975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>