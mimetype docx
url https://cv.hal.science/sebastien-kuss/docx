--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -319,364 +319,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality change before and after diagnosis of chronic respiratory diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of and reasons for refusal to participate in a digitally supported remote maintenance pulmonary rehabilitation programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Terracciano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+                <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0001542⟩</w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14604582251345329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216078v1</w:t>
+                <w:t xml:space="preserve">hal-05320831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of and reasons for refusal to participate in a digitally supported remote maintenance pulmonary rehabilitation programme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre</w:t>
+                <w:t xml:space="preserve">Personality change before and after diagnosis of chronic respiratory diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kuss</w:t>
+                <w:t xml:space="preserve">Angelina R Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bughin</w:t>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (4), </w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14604582251345329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/hea0001542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320831v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and personality change in people with chronic respiratory diseases: Evidence from two longitudinal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -723,64 +723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purpose in life and lung function: an individual-participant meta-analysis of six cohort studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina R Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1360,359 +1360,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une intervention basée sur les traits de personnalité à risque sur l’évolution de la qualité de vie lors d’un programme de réadaptation respiratoire</w:t>
+                <w:t xml:space="preserve">Defining non-response to pulmonary rehabilitation by threshold scores on personality traits: a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Francophones Alvéole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 21st European Conference on Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607575v1</w:t>
+                <w:t xml:space="preserve">hal-04672882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining non-response to pulmonary rehabilitation by threshold scores on personality traits: a population-based study</w:t>
+                <w:t xml:space="preserve">Effet d’une intervention basée sur les traits de personnalité à risque sur l’évolution de la qualité de vie lors d’un programme de réadaptation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Conference on Personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15èmes Journées Francophones Alvéole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672882v1</w:t>
+                <w:t xml:space="preserve">hal-04607575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the predictors and reasons for refusing to engage in a maintenance pulmonary rehabilitation program?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. European Respiratory Society, 64 (68), pp.PA4975, 2024, </w:t>
@@ -1958,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9386484A"/>
+    <w:nsid w:val="22E7199E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kuss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-6859" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582251345329" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA4975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-kuss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5606-6859" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eichenauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2026.112560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582251345329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R Sutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001542" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiia Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-025-03247-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.OA1885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.OA4875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA4975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>