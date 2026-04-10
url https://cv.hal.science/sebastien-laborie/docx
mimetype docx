--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2384,1931 +2384,1914 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Services Profiling for Energy Management in Service-oriented Architectures</w:t>
+                <w:t xml:space="preserve">Can lesser-known Points of Interest be a solution for mitigating overtourism? The case of Val Gardena, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Adriana Pompejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+                <w:t xml:space="preserve">Bianca Tescașiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Web Information Systems and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Business Excellence 2026: Driving competitive advantage through AI and digital ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Business Excellence (SBE); Bucharest University of Economic Studies (ASE), Mar 2026, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450374v1</w:t>
+                <w:t xml:space="preserve">hal-05585940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence entre information et communication : vers un référentiel de connaissances hiérarchisé dans un environnement de recherche et développement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Towards Services Profiling for Energy Management in Service-oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cide.24 (Colloque international sur le document numérique : Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.209 - 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010718600003058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376338v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-perspective Analyses of Spatio-temporal Data about Well-being</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+                <w:t xml:space="preserve">Convergence entre information et communication : vers un référentiel de connaissances hiérarchisé dans un environnement de recherche et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.80-91</w:t>
+              <w:t xml:space="preserve">Cide.24 (Colloque international sur le document numérique : Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PINEDE Nathalie, MELANÇON Guy et VERDI Ugo, Université de Bordeaux et Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028903v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils informatiques et terminologie pour la valorisation du territoire : L’enrichissement d’une ontologie sur les énergies renouvelables en français et en italien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-perspective Analyses of Spatio-temporal Data about Well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Domenica Zollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Yunji Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Jornada Científica REALITER y XXIII Jornada AETER</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.80-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752677v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention d'une chercheure en SIC dans la médiation scientifique et industrielle R&amp;D d'une entreprise internationale en mutation (approche ethnographique).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils informatiques et terminologie pour la valorisation du territoire : L’enrichissement d’une ontologie sur les énergies renouvelables en français et en italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Carrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Darricades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Domenica Zollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheur.e.s 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XX Jornada Científica REALITER y XXIII Jornada AETER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, San Millán de la Cogolla, Espagne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11210074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597454v1</w:t>
+                <w:t xml:space="preserve">hal-04752677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEE : Un système pour l’explication d’événements dans les environnements hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intervention d'une chercheure en SIC dans la médiation scientifique et industrielle R&amp;D d'une entreprise internationale en mutation (approche ethnographique).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (Réunion), France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheur.e.s 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068928v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIANCE: A tool for software behavior design and energy consumption categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+                <w:t xml:space="preserve">Smart city: Road flow management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Information Systems Engineering for Smarter Life (ISESL) – CAISE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121655v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEE : Un système pour l'explication d'événements dans les environnements hybrides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+                <w:t xml:space="preserve">Identifier les traces pertinentes dans la documentation scientifique d'une entreprise à des fins de communication institutionnelle. Le cas de la Compagnie TotalEnergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326681v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city: Road flow management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISEE : Un système pour l’explication d’événements dans les environnements hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Information Systems Engineering for Smarter Life (ISESL) – CAISE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121610v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les traces pertinentes dans la documentation scientifique d'une entreprise à des fins de communication institutionnelle. Le cas de la Compagnie TotalEnergies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+                <w:t xml:space="preserve">ISEE : Un système pour l'explication d'événements dans les environnements hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107928v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage de services pour la gestion de l'énergie dans les architectures orientées services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">RADIANCE: A tool for software behavior design and energy consumption categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698015v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEEapp: An Event Explanation Prototype bridging the gap between sensor network and document corpora data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+                <w:t xml:space="preserve">Behavior-Based Consumption Profiles for the Approximation of the Energy Consumption of Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS DEVELOPMENT (ISD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725380v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior-Based Consumption Profiles for the Approximation of the Energy Consumption of Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Profilage de services pour la gestion de l'énergie dans les architectures orientées services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS DEVELOPMENT (ISD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789401v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Services Profiling for Energy Management in Service-Oriented Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+                <w:t xml:space="preserve">ISEEapp: An Event Explanation Prototype bridging the gap between sensor network and document corpora data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE54923.2022.9826763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362879v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Energy Consumption in SOA: Requirements and Current Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Illari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier “Évolution des SI” (INFORSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated Full-Stack Green Software Development Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Information Systems Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Framework for Event Interpretation in a Heterogeneous Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4340,92 +4323,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDES '20: 12th International Conference on Management of Digital EcoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual Event United Arab Emirates, France. pp.140-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3415958.3433073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Molecule-based Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4457,92 +4440,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th ACM/SIGAPP Symposium On Applied Computing (ACM SAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.808-815, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3297280.3297358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Context-aware Recommendation Approach For Dynamic Situations Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lakehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4574,92 +4557,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Zaragoza, Spain. pp.81-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMAP.2018.8501880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4668,119 +4651,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkedMDR: A Collective Knowledge Representation of a Heterogeneous Document Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4789,950 +4772,950 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.362-377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Two-Layered Architecture for Efficient Situations Management in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alti Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Derdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International ACM Conference on ManagEment of Digital EcoSystems (MEDES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, France. pp.44 - 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3167020.3167022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Presentation Adaptation Architecture Assisted by Ontological Reasoning</w:t>
+                <w:t xml:space="preserve">Ontological Reasoning for the Personalization of Multimedia Adaptation Services in Smart Home Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassira Ghoulami</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ghoualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
+              <w:t xml:space="preserve">The Second International Symposium on Informatics and its Applications (ISIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552396v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Adaptation Approach for Pervasive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Multimedia Presentation Adaptation Architecture Assisted by Ontological Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ghoulami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552391v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Reasoning for the Personalization of Multimedia Adaptation Services in Smart Home Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Saighi</w:t>
+                <w:t xml:space="preserve">An Advanced Adaptation Approach for Pervasive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Symposium on Informatics and its Applications (ISIA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, M'sila, Algeria</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552394v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Design/Evaluation Process of Web-based Geographic Applications: a Case Study with WINDMash</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+                <w:t xml:space="preserve">Cloud Semantic-based Dynamic Multimodal Platform for Building mHealth Context-aware Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Future Data and Security Engineering 2015 (FDSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26135-5_19⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.357-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246136v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Semantic-based Dynamic Multimodal Platform for Building mHealth Context-aware Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Facilitating the Design/Evaluation Process of Web-based Geographic Applications: a Case Study with WINDMash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nhan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347984⟩</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Future Data and Security Engineering 2015 (FDSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ho Chi Minh City, Vietnam. pp.259-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26135-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246154v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USSAP: Universal Smart Social Adaptation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5751,370 +5734,370 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Ambient Systems, Networks and Technologies (ANT-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.670-674, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSDMAP: Cloud Semantic-based Dynamic Multimodal Adaptation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellal Wassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caraguatatuba/Sao Paulo, Brazil. pp.161-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2857218.2857255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward RDF Normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Ticona Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvin Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Conceptual Modeling (ER 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Stockholm, Sweden. pp.261-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25264-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMPMA: Semantic multimodal Profile for Multimedia documents adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khallouki Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahaj Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,73 +6112,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Workshop on Codes, Cryptography and Communication Systems (IWCCCS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Context-aware Adaptation Platform Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6214,196 +6197,200 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.959-964, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Quality Adaptation Using Rich Explict Constraints in E-health System</w:t>
+                <w:t xml:space="preserve">Dynamic Quality Management of Emergency Systems via Rich Explicit Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reffad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Conference on Web and Information Technologies (ICWIT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.531-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909781v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Context-Aware Service and Quality Multimedia Adaptation for Healthcare Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6432,1072 +6419,1068 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Digital Information Processing, E-Business and Cloud Computing (DIPECC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dubai, United Arab Emirates. pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for managing and optimizing the adaptation process qualities</w:t>
+                <w:t xml:space="preserve">Context-aware Quality Adaptation Using Rich Explict Constraints in E-health System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th IEEE GCC Conference and Exhibition (GCC'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEEGCC.2013.6705762⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bayonne, France. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083138v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">A framework for managing and optimizing the adaptation process qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th IEEE GCC Conference and Exhibition (GCC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Doha, Qatar. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEEGCC.2013.6705762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839661v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Adaptation of Multimedia Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Frontiers in Ambient and Mobile Systems (FAMS-2013) in conjunction with the 4th International Conference on Ambient Systems, Networks and Technologies (ANT-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822083v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Quality Management of Emergency Systems via Rich Explicit Constraints</w:t>
+                <w:t xml:space="preserve">Automatic Adaptation of Multimedia Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reffad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Web and Information Technologies (ICWIT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.531-540</w:t>
+              <w:t xml:space="preserve">International Symposium on Frontiers in Ambient and Mobile Systems (FAMS-2013) in conjunction with the 4th International Conference on Ambient Systems, Networks and Technologies (ANT-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822036v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire avec RDF des profils pour applications pervasives multimédias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Towards an interoperable device profile containing rich user constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dromzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité - Ubimob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.1--12</w:t>
+              <w:t xml:space="preserve">International Workshop on Interoperability of User Profiles in Multi-Application Web Environments (MultiA-Pro 2012), in conjunction with the World Wide Web Conference (WWW 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.977-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695374v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly Multimedia Document Adaptation Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Pham Hai</w:t>
+                <w:t xml:space="preserve">Décrire avec RDF des profils pour applications pervasives multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dromzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Environments (SUPE'2012), in conjunction with the 9th International Conference on Mobile Web Information Systems (MobiWIS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1--6</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité - Ubimob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.1--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695375v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil générique sémantique pour l'adaptation de documents multimédias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+                <w:t xml:space="preserve">On-the-fly Multimedia Document Adaptation Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Pham Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t>
+              <w:t xml:space="preserve">Pervasive Environments (SUPE'2012), in conjunction with the 9th International Conference on Mobile Web Information Systems (MobiWIS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686178v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Adaptation of Heterogeneous Multimedia Mobile Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Profil générique sémantique pour l'adaptation de documents multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE / CFIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.79-87</w:t>
+              <w:t xml:space="preserve">30ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751515v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between quantitative and qualitative constraints in profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Luxembourg. pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an interoperable device profile containing rich user constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Adaptation of Heterogeneous Multimedia Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saffidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Interoperability of User Profiles in Multi-Application Web Environments (MultiA-Pro 2012), in conjunction with the World Wide Web Conference (WWW 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.977-986</w:t>
+              <w:t xml:space="preserve">NOTERE / CFIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686176v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Information System Architecture for Distributed Multimedia Indexation and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7515,208 +7498,208 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th East-European Conference on Advances in Databases and Information Systems (ADBIS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.347-360, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23737-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Multimedia Indexing Algorithms Description for Implicit and Explicit Indexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th FTRA International Conference on Multimedia and Ubiquitous Engineering (MUE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2011, Crète, Greece. pp.232 - 238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MUE.2011.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework with Tools for Designing Web-based Geographic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7735,92 +7718,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th ACM Symposium on Document Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Mountain View, California, United States. pp.33 - 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2034691.2034699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Framework for the Integration of Heterogeneous Metadata Standards into a Multimedia Information Retrieval System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7849,182 +7832,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France. pp.80-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et utilisation d'un modèle de description d'algorithmes d'indexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.(en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automatizing and Optimizing the Selection of Indexing Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Integrating Heterogeneous Metadata into a Distributed Multimedia Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,216 +8019,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metadata and Semantics Research (MTSR 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. (support électronique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409967v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic multimedia document adaptation with functional annotations</w:t>
+                <w:t xml:space="preserve">Création et utilisation d'un résumé de métadonnées pour interroger efficacement des collections multimédias distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th international workshop on Semantic Media Adaptation and Personalization (SMAP2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.227-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794919v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Metadata Framework for the Indexation and the Management of Distributed Multimedia Contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A Framework for Automatizing and Optimizing the Selection of Indexing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,669 +8222,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Metadata and Semantics Research (MTSR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.48-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04590-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817378v1</w:t>
+                <w:t xml:space="preserve">hal-00409967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Heterogeneous Metadata into a Distributed Multimedia Information System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic multimedia document adaptation with functional annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 4th international workshop on Semantic Media Adaptation and Personalization (SMAP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Sebastián, Spain. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435661v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et utilisation d'un résumé de métadonnées pour interroger efficacement des collections multimédias distribuées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Metadata Framework for the Indexation and the Management of Distributed Multimedia Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389905v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards extending and using SPARQL for modular document generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation spatio-temporelle et hypermédia de documents multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 8th ACM symposium on document engineering (DocEng)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace (RTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793532v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation spatio-temporelle et hypermédia de documents multimédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards extending and using SPARQL for modular document generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace (RTE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 8th ACM symposium on document engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, São Paolo, Brazil. pp.164-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1410140.1410174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548857v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Intervals for Backtracking on Temporal Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME: Temporal Represetation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.163-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIME.2007.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for media adaptation using the web and the semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Semantic Media Adaptation and Personalization (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom. pp.32-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMAP.2007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia document summarization based on a semantic adaptation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8938,92 +8921,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Semantically aware document processing and indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2007, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1283880.1283896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation sémantique de documents SMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9052,254 +9035,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes journées de travail interdisciplinaire sur autour des documents structurés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Giens, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the Hypermedia Structure in a Generic Multimedia Adaptation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Workshop on Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.62-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMAP.2006.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal proximities for multimedia document adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 12th Artificial intelligence: methodology, systems and applications (AIMSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.128-137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11861461_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation spatiale efficace de documents SMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9321,73 +9304,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatial Algebra for Multimedia Document Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9416,73 +9399,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International Conference on Semantic and Digital Media Technologies (SAMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter temporellement un document SMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9511,51 +9494,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes atelier plate-forme AFIA 2005 sur Connaissance et document temporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nice, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9565,863 +9548,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management (Part 2)</w:t>
+                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phivos Mylonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IGI Global, 7 (3), 2015, 1942-9010</w:t>
+              <w:t xml:space="preserve">Sébastien Laborie; Phivos Mylonas; Philippe Roose; Manolis Wallace. IGI Global, 7 (2), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275766v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management</w:t>
+                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phivos Mylonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Laborie; Phivos Mylonas; Philippe Roose; Manolis Wallace. IGI Global, 7 (2), 2015</w:t>
+              <w:t xml:space="preserve">IGI Global, 7 (3), 2015, 1942-9010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272844v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10431,176 +10414,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Enrichir l’expressivité des profils et des processus d’adaptation de contenus multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sasan Adibi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Soulé-Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Variabilité et adaptation de l'accès à l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (2), Lavoisier, pp.101-124, 2014, Document Numérique, 9782746246683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.17.2.101-124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055237v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrich the Expressiveness of Multimedia Document Adaptation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10633,195 +10599,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evaggelos Spyrou, Dimitris Lakovidis, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Multimedia Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.185-217, 2014, Digital Imaging and Computer Vision, 978-1-4665-7549-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l’expressivité des profils et des processus d’adaptation de contenus multimédias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chantal Soulé-Dupuy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasan Adibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilité et adaptation de l'accès à l'information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083131v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Generic Profile for Multimedia Documents Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10830,290 +10813,290 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitris Kanellopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Multimedia Technologies for Networking Applications: Techniques and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.225-246, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-2833-5.ch009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des systèmes d'accès à l'information et des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lopistéguy; Dominique Rieu; Philippe Roose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.39-71, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using information retrieval techniques for semantic media adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manolis Wallace, Marios Angelides, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.137-157, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incremental framework for adapting the hypermedia structure of multimedia documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11123,70 +11106,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manolis Wallace, Marios Angelides, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93 (8), Springer, pp.157-176, 2008, Studies in computational intelligence, 978-3-540-76359-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-76361_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11196,908 +11179,908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'25: Thirteenth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In conjunction with the 21th WiMob conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marrackech, Morocco. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'24: Twelfth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In conjunction with the 20th WiMob conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'23: Eleventh International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'22: Tenth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International workshop on e-health pervasive wireless applications and services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Thessalokini, Greece. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'21: Ninth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Wireless and Mobile Computing (WIMOB 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual conference, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'16: Fourth international IEEE workshop on e-health pervasive wireless applications and services 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos António</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE eHPWAS'16: Fourth international IEEE workshop on e-health pervasive wireless applications and services 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York, United States. , 2016, Proceeding og the 2016 IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMOB.2016.7763167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2014 : Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8th International Workshop on Social and Semantic Media Adaptation and Personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Social and Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Computer Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109, 2013, 978-0-7695-5132-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMAP.2013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12107,575 +12090,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on e-Health Systems and Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue on e-Health Systems and Technologies (Wearables Section of Sensors (ISSN 1424-8220) - Sensors, 24-25), 2024, e-Health Systems and Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on e-health Pervasive Wireless Applications and Services (e-HPWAS'22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A special issue of Computers (ISSN 2073-431X) (Computers 2023, 12(2-3), ISSN 2073-431X), pp.ISSN 2073-431X, 2023, Special Issue on e-health Pervasive Wireless Applications and Services (e-HPWAS'22)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Selected Papers from e-Health Pervasive Wireless Applications and Services 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2), 52 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des open et/ou linked data dans les SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3-4), 120p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3-4), pp.7-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02009033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,91 +12668,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web Sémantique : une solution fédératrice pour le traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Pau et des Pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04701289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12779,114 +12762,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation sémantique de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00284531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12954,51 +12937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="066F7B08"/>
+    <w:nsid w:val="7B7C7193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13185,51 +13168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-8027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132506378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slaborie.perso.univ-pau.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04081754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2023.2195173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02501629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lakehal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2020040103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02951734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saighi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laboudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITWE.2020070103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouri Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alti Adel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdour Makhlouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2019040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMDEM.2017070104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2017070104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi8040048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2015040102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX0C42PN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Soukkarieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0552-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Manzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Larracoechea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010718600003058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028903v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carrella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Domenica Zollo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11210074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04068928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laborie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boudia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03698015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826763" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03358293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03033794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3415958.3433073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297358" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501880" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Derdour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoulami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Slimani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.070" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellal Wassim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857255" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona Herrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallouki Hajar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaj Mohamed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.518" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083138v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705762" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reffad Hamza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromzee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham Hai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saffidine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Khallouki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Brut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23737-9_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6165BS2Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codreanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MUE.2011.49" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034699" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04590-5_5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2009.19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817378v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384702" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alkhateeb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410174" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.44" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2007.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283896" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2006.6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MSHMDZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phivos Mylonas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Wallace" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.101-124" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromz&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2833-5.ch009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76361_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03834214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462870v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763167" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smap2013.org" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044437v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010362v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02009033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04701289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284531v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-8027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132506378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slaborie.perso.univ-pau.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04081754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2023.2195173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02501629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lakehal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2020040103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02951734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saighi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laboudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITWE.2020070103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouri Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alti Adel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdour Makhlouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2019040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMDEM.2017070104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2017070104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi8040048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2015040102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX0C42PN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Soukkarieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0552-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Manzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pompejano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tesca&#537;iu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Larracoechea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010718600003058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028903v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carrella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Domenica Zollo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11210074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boudia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04068928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laborie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03698015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826763" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03358293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03033794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3415958.3433073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297358" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Derdour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoulami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Slimani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellal Wassim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona Herrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallouki Hajar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaj Mohamed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reffad Hamza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromzee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham Hai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Khallouki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saffidine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Brut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23737-9_25" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6165BS2Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codreanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MUE.2011.49" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389905v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04590-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2009.19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alkhateeb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410174" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.44" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2007.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283896" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2006.6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MSHMDZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phivos Mylonas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Wallace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.101-124" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromz&#233;e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2833-5.ch009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76361_8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799837v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03834214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smap2013.org" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02009033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04701289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284531v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>