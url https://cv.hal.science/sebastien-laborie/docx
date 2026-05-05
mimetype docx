--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1699,261 +1699,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community-Based Semantic Social Context-Aware Driven Adaptation for Multimedia Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Conception d’applications web géographiques guidée par les contenus et les usages : cadre méthodologique et opérationnalisation avec l’environnement WINDMash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nhân Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Virtual Communities Soc. Netw.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJVCSN.2015040102⟩</w:t>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 3, Issue 1 (1), pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jips.657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906771v1</w:t>
+                <w:t xml:space="preserve">hal-01162916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’applications web géographiques guidée par les contenus et les usages : cadre méthodologique et opérationnalisation avec l’environnement WINDMash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+                <w:t xml:space="preserve">A Community-Based Semantic Social Context-Aware Driven Adaptation for Multimedia Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">The Nhân Luong</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 3, Issue 1 (1), pp.1-42. </w:t>
+              <w:t xml:space="preserve">Int. J. Virtual Communities Soc. Netw.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.31--49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jips.657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJVCSN.2015040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162916v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic semantic-based adaptation of multimedia documents</w:t>
               </w:r>
@@ -2350,3372 +2350,3354 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can lesser-known Points of Interest be a solution for mitigating overtourism? The case of Val Gardena, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Tescașiu</w:t>
+                <w:t xml:space="preserve">ETHCOMOD : une nouvelle méthode de modélisation d’ontologie métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Masson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Business Excellence 2026: Driving competitive advantage through AI and digital ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Business Excellence (SBE); Bucharest University of Economic Studies (ASE), Mar 2026, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Congrès INFORSID 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole; Institut de Recherche en Informatique à Toulouse, May 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585940v1</w:t>
+                <w:t xml:space="preserve">hal-05610842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Services Profiling for Energy Management in Service-oriented Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+                <w:t xml:space="preserve">Can lesser-known Points of Interest be a solution for mitigating overtourism? The case of Val Gardena, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pompejano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Tescașiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Business Excellence 2026: Driving competitive advantage through AI and digital ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Business Excellence (SBE); Bucharest University of Economic Studies (ASE), Mar 2026, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450374v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence entre information et communication : vers un référentiel de connaissances hiérarchisé dans un environnement de recherche et développement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+                <w:t xml:space="preserve">Modeling and Visualizing Territorial Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cide.24 (Colloque international sur le document numérique : Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PINEDE Nathalie, MELANÇON Guy et VERDI Ugo, Université de Bordeaux et Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376338v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-perspective Analyses of Spatio-temporal Data about Well-being</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Services Profiling for Energy Management in Service-oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunji Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.209 - 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010718600003058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028903v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils informatiques et terminologie pour la valorisation du territoire : L’enrichissement d’une ontologie sur les énergies renouvelables en français et en italien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence entre information et communication : vers un référentiel de connaissances hiérarchisé dans un environnement de recherche et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Darricades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Domenica Zollo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Jornada Científica REALITER y XXIII Jornada AETER</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cide.24 (Colloque international sur le document numérique : Fabriques des données dans les organisations : nouvelles épistémologies, pratiques et gouvernances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PINEDE Nathalie, MELANÇON Guy et VERDI Ugo, Université de Bordeaux et Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752677v1</w:t>
+                <w:t xml:space="preserve">hal-05376338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention d'une chercheure en SIC dans la médiation scientifique et industrielle R&amp;D d'une entreprise internationale en mutation (approche ethnographique).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Multi-perspective Analyses of Spatio-temporal Data about Well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheur.e.s 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Evaluation of Novel Approaches to Software Engineering (ENASE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.80-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597454v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city: Road flow management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Outils informatiques et terminologie pour la valorisation du territoire : L’enrichissement d’une ontologie sur les énergies renouvelables en français et en italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Carrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Domenica Zollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Information Systems Engineering for Smarter Life (ISESL) – CAISE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XX Jornada Científica REALITER y XXIII Jornada AETER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, San Millán de la Cogolla, Espagne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11210074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121610v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les traces pertinentes dans la documentation scientifique d'une entreprise à des fins de communication institutionnelle. Le cas de la Compagnie TotalEnergies.</w:t>
+                <w:t xml:space="preserve">L'intervention d'une chercheure en SIC dans la médiation scientifique et industrielle R&amp;D d'une entreprise internationale en mutation (approche ethnographique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Darricades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheur.e.s 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107928v1</w:t>
+                <w:t xml:space="preserve">hal-04597454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEE : Un système pour l’explication d’événements dans les environnements hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart city: Road flow management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (Réunion), France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Information Systems Engineering for Smarter Life (ISESL) – CAISE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068928v1</w:t>
+                <w:t xml:space="preserve">hal-04121610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEE : Un système pour l'explication d'événements dans les environnements hybrides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+                <w:t xml:space="preserve">Identifier les traces pertinentes dans la documentation scientifique d'une entreprise à des fins de communication institutionnelle. Le cas de la Compagnie TotalEnergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326681v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIANCE: A tool for software behavior design and energy consumption categorization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISEE : Un système pour l’explication d’événements dans les environnements hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121655v1</w:t>
+                <w:t xml:space="preserve">hal-04068928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior-Based Consumption Profiles for the Approximation of the Energy Consumption of Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">RADIANCE: A tool for software behavior design and energy consumption categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS DEVELOPMENT (ISD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789401v1</w:t>
+                <w:t xml:space="preserve">hal-04121655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage de services pour la gestion de l'énergie dans les architectures orientées services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISEE : Un système pour l'explication d'événements dans les environnements hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+                <w:t xml:space="preserve">Sebastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698015v1</w:t>
+                <w:t xml:space="preserve">hal-04326681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEEapp: An Event Explanation Prototype bridging the gap between sensor network and document corpora data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+                <w:t xml:space="preserve">Behavior-Based Consumption Profiles for the Approximation of the Energy Consumption of Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS DEVELOPMENT (ISD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725380v1</w:t>
+                <w:t xml:space="preserve">hal-03789401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Consumption in SOA: Requirements and Current Status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Profilage de services pour la gestion de l'énergie dans les architectures orientées services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Illari</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier “Évolution des SI” (INFORSID 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362889v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Full-Stack Green Software Development Methodology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+                <w:t xml:space="preserve">ISEEapp: An Event Explanation Prototype bridging the gap between sensor network and document corpora data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Information Systems Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE54923.2022.9826763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358293v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework for Event Interpretation in a Heterogeneous Information System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Towards an Integrated Full-Stack Green Software Development Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES '20: 12th International Conference on Management of Digital EcoSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Conference on Information Systems Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033794v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Molecule-based Information Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Modeling Energy Consumption in SOA: Requirements and Current Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Illari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th ACM/SIGAPP Symposium On Applied Computing (ACM SAC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier “Évolution des SI” (INFORSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077488v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Context-aware Recommendation Approach For Dynamic Situations Enrichment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">A Novel Framework for Event Interpretation in a Heterogeneous Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMAP.2018.8501880⟩</w:t>
+              <w:t xml:space="preserve">MEDES '20: 12th International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual Event United Arab Emirates, France. pp.140-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3415958.3433073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869148v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
+                <w:t xml:space="preserve">Hybrid Molecule-based Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 34th ACM/SIGAPP Symposium On Applied Computing (ACM SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.808-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553840v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkedMDR: A Collective Knowledge Representation of a Heterogeneous Document Corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Ontology-based Context-aware Recommendation Approach For Dynamic Situations Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_28⟩</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Zaragoza, Spain. pp.81-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2018.8501880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817333v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Two-Layered Architecture for Efficient Situations Management in Smart Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Derdour</w:t>
+                <w:t xml:space="preserve">LinkedMDR: A Collective Knowledge Representation of a Heterogeneous Document Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Tekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International ACM Conference on ManagEment of Digital EcoSystems (MEDES 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3167020.3167022⟩</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.362-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817198v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Reasoning for the Personalization of Multimedia Adaptation Services in Smart Home Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassira Ghoualmi</w:t>
+                <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Tekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Symposium on Informatics and its Applications (ISIA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, M'sila, Algeria</w:t>
+              <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552394v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Presentation Adaptation Architecture Assisted by Ontological Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Saighi</w:t>
+                <w:t xml:space="preserve">A New Two-Layered Architecture for Efficient Situations Management in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alti Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Derdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th International ACM Conference on ManagEment of Digital EcoSystems (MEDES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, France. pp.44 - 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167020.3167022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552396v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Adaptation Approach for Pervasive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Ontological Reasoning for the Personalization of Multimedia Adaptation Services in Smart Home Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ghoualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The Second International Symposium on Informatics and its Applications (ISIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552391v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Semantic-based Dynamic Multimodal Platform for Building mHealth Context-aware Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Multimedia Presentation Adaptation Architecture Assisted by Ontological Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ghoulami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246154v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Design/Evaluation Process of Web-based Geographic Applications: a Case Study with WINDMash</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+                <w:t xml:space="preserve">An Advanced Adaptation Approach for Pervasive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Future Data and Security Engineering 2015 (FDSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246136v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USSAP: Universal Smart Social Adaptation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5734,862 +5716,897 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Ambient Systems, Networks and Technologies (ANT-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.670-674, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSDMAP: Cloud Semantic-based Dynamic Multimodal Adaptation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellal Wassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caraguatatuba/Sao Paulo, Brazil. pp.161-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2857218.2857255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward RDF Normalization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+                <w:t xml:space="preserve">Cloud Semantic-based Dynamic Multimodal Platform for Building mHealth Context-aware Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Conceptual Modeling (ER 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25264-3_19⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.357-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246160v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMPMA: Semantic multimodal Profile for Multimedia documents adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Facilitating the Design/Evaluation Process of Web-based Geographic Applications: a Case Study with WINDMash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nhan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Codes, Cryptography and Communication Systems (IWCCCS'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd International Conference on Future Data and Security Engineering 2015 (FDSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ho Chi Minh City, Vietnam. pp.259-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26135-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084704v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Context-aware Adaptation Platform Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Toward RDF Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Ticona Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Tekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irvin Dongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.518⟩</w:t>
+              <w:t xml:space="preserve">34th International Conference on Conceptual Modeling (ER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Stockholm, Sweden. pp.261-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25264-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055236v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Quality Management of Emergency Systems via Rich Explicit Constraints</w:t>
+                <w:t xml:space="preserve">Semantic Context-aware Adaptation Platform Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reffad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Web and Information Technologies (ICWIT'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.959-964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822036v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Context-Aware Service and Quality Multimedia Adaptation for Healthcare Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">SMPMA: Semantic multimodal Profile for Multimedia documents adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khallouki Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Digital Information Processing, E-Business and Cloud Computing (DIPECC2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dubai, United Arab Emirates. pp.113-122</w:t>
+              <w:t xml:space="preserve">The 5th International Workshop on Codes, Cryptography and Communication Systems (IWCCCS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877586v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Quality Adaptation Using Rich Explict Constraints in E-health System</w:t>
+                <w:t xml:space="preserve">Dynamic Quality Management of Emergency Systems via Rich Explicit Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reffad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Conference on Web and Information Technologies (ICWIT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.531-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909781v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for managing and optimizing the adaptation process qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6608,1609 +6625,1605 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IEEE GCC Conference and Exhibition (GCC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Doha, Qatar. pp.125-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEEGCC.2013.6705762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Towards a Context-Aware Service and Quality Multimedia Adaptation for Healthcare Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t>
+              <w:t xml:space="preserve">The International Conference on Digital Information Processing, E-Business and Cloud Computing (DIPECC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dubai, United Arab Emirates. pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839661v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Adaptation of Multimedia Documents</w:t>
+                <w:t xml:space="preserve">Context-aware Quality Adaptation Using Rich Explict Constraints in E-health System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Frontiers in Ambient and Mobile Systems (FAMS-2013) in conjunction with the 4th International Conference on Ambient Systems, Networks and Technologies (ANT-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bayonne, France. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2013.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822083v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an interoperable device profile containing rich user constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+                <w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Interoperability of User Profiles in Multi-Application Web Environments (MultiA-Pro 2012), in conjunction with the World Wide Web Conference (WWW 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.977-986</w:t>
+              <w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686176v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire avec RDF des profils pour applications pervasives multimédias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+                <w:t xml:space="preserve">Automatic Adaptation of Multimedia Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité - Ubimob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.1--12</w:t>
+              <w:t xml:space="preserve">International Symposium on Frontiers in Ambient and Mobile Systems (FAMS-2013) in conjunction with the 4th International Conference on Ambient Systems, Networks and Technologies (ANT-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695374v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly Multimedia Document Adaptation Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Pham Hai</w:t>
+                <w:t xml:space="preserve">Towards an interoperable device profile containing rich user constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dromzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Environments (SUPE'2012), in conjunction with the 9th International Conference on Mobile Web Information Systems (MobiWIS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1--6</w:t>
+              <w:t xml:space="preserve">International Workshop on Interoperability of User Profiles in Multi-Application Web Environments (MultiA-Pro 2012), in conjunction with the World Wide Web Conference (WWW 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.977-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695375v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil générique sémantique pour l'adaptation de documents multimédias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Décrire avec RDF des profils pour applications pervasives multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dromzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité - Ubimob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.1--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686178v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between quantitative and qualitative constraints in profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-fly Multimedia Document Adaptation Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Pham Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Luxembourg. pp.121-125</w:t>
+              <w:t xml:space="preserve">Pervasive Environments (SUPE'2012), in conjunction with the 9th International Conference on Mobile Web Information Systems (MobiWIS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762520v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Adaptation of Heterogeneous Multimedia Mobile Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Profil générique sémantique pour l'adaptation de documents multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE / CFIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.79-87</w:t>
+              <w:t xml:space="preserve">30ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751515v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Information System Architecture for Distributed Multimedia Indexation and Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the gap between quantitative and qualitative constraints in profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th East-European Conference on Advances in Databases and Information Systems (ADBIS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Luxembourg. pp.121-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817372v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Multimedia Indexing Algorithms Description for Implicit and Explicit Indexation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Codreanu</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Adaptation of Heterogeneous Multimedia Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saffidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th FTRA International Conference on Multimedia and Ubiquitous Engineering (MUE 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOTERE / CFIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.79-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817375v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework with Tools for Designing Web-based Geographic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Nhan Luong</w:t>
+                <w:t xml:space="preserve">Generic Information System Architecture for Distributed Multimedia Indexation and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th ACM Symposium on Document Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034699⟩</w:t>
+              <w:t xml:space="preserve">15th East-European Conference on Advances in Databases and Information Systems (ADBIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.347-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23737-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634732v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for the Integration of Heterogeneous Metadata Standards into a Multimedia Information Retrieval System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Multimedia Indexing Algorithms Description for Implicit and Explicit Indexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th FTRA International Conference on Multimedia and Ubiquitous Engineering (MUE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2011, Crète, Greece. pp.232 - 238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MUE.2011.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496706v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et utilisation d'un modèle de description d'algorithmes d'indexation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework with Tools for Designing Web-based Geographic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nhan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, California, United States. pp.33 - 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763195v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Heterogeneous Metadata into a Distributed Multimedia Information System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécification et utilisation d'un modèle de description d'algorithmes d'indexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. (support électronique)</w:t>
+              <w:t xml:space="preserve">Colloque Veille Stratégique Scientifique et Technologique (VSST 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.(en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435661v1</w:t>
+                <w:t xml:space="preserve">hal-03763195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et utilisation d'un résumé de métadonnées pour interroger efficacement des collections multimédias distribuées</w:t>
+                <w:t xml:space="preserve">A Generic Framework for the Integration of Heterogeneous Metadata Standards into a Multimedia Information Retrieval System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.227-242</w:t>
+              <w:t xml:space="preserve">9th International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. pp.80-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389905v1</w:t>
+                <w:t xml:space="preserve">hal-00496706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automatizing and Optimizing the Selection of Indexing Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Integrating Heterogeneous Metadata into a Distributed Multimedia Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,216 +8235,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metadata and Semantics Research (MTSR 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. (support électronique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409967v1</w:t>
+                <w:t xml:space="preserve">hal-00435661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic multimedia document adaptation with functional annotations</w:t>
+                <w:t xml:space="preserve">Création et utilisation d'un résumé de métadonnées pour interroger efficacement des collections multimédias distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th international workshop on Semantic Media Adaptation and Personalization (SMAP2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.227-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794919v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Metadata Framework for the Indexation and the Management of Distributed Multimedia Contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">A Framework for Automatizing and Optimizing the Selection of Indexing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8443,1036 +8438,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384702⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Metadata and Semantics Research (MTSR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.48-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04590-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817378v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation spatio-temporelle et hypermédia de documents multimédia</w:t>
+                <w:t xml:space="preserve">Semantic multimedia document adaptation with functional annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Euzenat</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace (RTE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 4th international workshop on Semantic Media Adaptation and Personalization (SMAP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Sebastián, Spain. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548857v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards extending and using SPARQL for modular document generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Alkhateeb</w:t>
+                <w:t xml:space="preserve">A Generic Metadata Framework for the Indexation and the Management of Distributed Multimedia Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 8th ACM symposium on document engineering (DocEng)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1410140.1410174⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793532v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Intervals for Backtracking on Temporal Constraint Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation spatio-temporelle et hypermédia de documents multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME: Temporal Represetation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace (RTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195488v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for media adaptation using the web and the semantic web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards extending and using SPARQL for modular document generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Semantic Media Adaptation and Personalization (SMAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMAP.2007.1⟩</w:t>
+              <w:t xml:space="preserve">Proc. 8th ACM symposium on document engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, São Paolo, Brazil. pp.164-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1410140.1410174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167381v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia document summarization based on a semantic adaptation framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi-Intervals for Backtracking on Temporal Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Semantically aware document processing and indexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1283880.1283896⟩</w:t>
+              <w:t xml:space="preserve">TIME: Temporal Represetation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIME.2007.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00192895v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation sémantique de documents SMIL</w:t>
+                <w:t xml:space="preserve">Multimedia document summarization based on a semantic adaptation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes journées de travail interdisciplinaire sur autour des documents structurés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International workshop on Semantically aware document processing and indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2007, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1283880.1283896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825944v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00192895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the Hypermedia Structure in a Generic Multimedia Adaptation Framework</w:t>
+                <w:t xml:space="preserve">A framework for media adaptation using the web and the semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Workshop on Semantic Media Adaptation and Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMAP.2006.6⟩</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Semantic Media Adaptation and Personalization (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom. pp.32-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133295v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal proximities for multimedia document adaptation</w:t>
+                <w:t xml:space="preserve">Adapting the Hypermedia Structure in a Generic Multimedia Adaptation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 12th Artificial intelligence: methodology, systems and applications (AIMSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11861461_15⟩</w:t>
+              <w:t xml:space="preserve">The First International Workshop on Semantic Media Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2006.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00822570v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation spatiale efficace de documents SMIL</w:t>
+                <w:t xml:space="preserve">Adaptation sémantique de documents SMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.127</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes journées de travail interdisciplinaire sur autour des documents structurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Giens, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023822v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Algebra for Multimedia Document Adaptation</w:t>
+                <w:t xml:space="preserve">Spatio-temporal proximities for multimedia document adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Semantic and Digital Media Technologies (SAMT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 12th Artificial intelligence: methodology, systems and applications (AIMSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.128-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11861461_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptation spatiale efficace de documents SMIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spatial Algebra for Multimedia Document Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Conference on Semantic and Digital Media Technologies (SAMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Athènes, Greece. pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adapter temporellement un document SMIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9494,51 +9710,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes atelier plate-forme AFIA 2005 sur Connaissance et document temporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nice, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9548,863 +9764,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management</w:t>
+                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phivos Mylonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI Global, 7 (3), 2015, 1942-9010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Wallace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01272844v1</w:t>
+                <w:t xml:space="preserve">hal-01275766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management (Part 2)</w:t>
+                <w:t xml:space="preserve">International Journal of Virtual Communities and Social Networking (IJVCSN), Special Issue on Social Media and Networks for Multimedia Content Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phivos Mylonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IGI Global, 7 (3), 2015, 1942-9010</w:t>
+              <w:t xml:space="preserve">Sébastien Laborie; Phivos Mylonas; Philippe Roose; Manolis Wallace. IGI Global, 7 (2), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275766v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10414,51 +10630,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l’expressivité des profils et des processus d’adaptation de contenus multimédias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10481,92 +10697,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Soulé-Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilité et adaptation de l'accès à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), Lavoisier, pp.101-124, 2014, Document Numérique, 9782746246683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/DN.17.2.101-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrich the Expressiveness of Multimedia Document Adaptation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10599,212 +10815,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evaggelos Spyrou, Dimitris Lakovidis, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Multimedia Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.185-217, 2014, Digital Imaging and Computer Vision, 978-1-4665-7549-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sasan Adibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Generic Profile for Multimedia Documents Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10813,290 +11029,290 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitris Kanellopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Multimedia Technologies for Networking Applications: Techniques and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.225-246, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-2833-5.ch009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des systèmes d'accès à l'information et des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lopistéguy; Dominique Rieu; Philippe Roose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.39-71, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using information retrieval techniques for semantic media adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manolis Wallace, Marios Angelides, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.137-157, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An incremental framework for adapting the hypermedia structure of multimedia documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11106,70 +11322,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manolis Wallace, Marios Angelides, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93 (8), Springer, pp.157-176, 2008, Studies in computational intelligence, 978-3-540-76359-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-76361_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11179,908 +11395,908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'25: Thirteenth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In conjunction with the 21th WiMob conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marrackech, Morocco. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'24: Twelfth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In conjunction with the 20th WiMob conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'23: Eleventh International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'22: Tenth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International workshop on e-health pervasive wireless applications and services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Thessalokini, Greece. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'21: Ninth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Wireless and Mobile Computing (WIMOB 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual conference, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'16: Fourth international IEEE workshop on e-health pervasive wireless applications and services 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santos António</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE eHPWAS'16: Fourth international IEEE workshop on e-health pervasive wireless applications and services 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York, United States. , 2016, Proceeding og the 2016 IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMOB.2016.7763167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2014 : Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8th International Workshop on Social and Semantic Media Adaptation and Personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Social and Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Computer Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109, 2013, 978-0-7695-5132-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12090,575 +12306,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on e-Health Systems and Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue on e-Health Systems and Technologies (Wearables Section of Sensors (ISSN 1424-8220) - Sensors, 24-25), 2024, e-Health Systems and Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on e-health Pervasive Wireless Applications and Services (e-HPWAS'22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A special issue of Computers (ISSN 2073-431X) (Computers 2023, 12(2-3), ISSN 2073-431X), pp.ISSN 2073-431X, 2023, Special Issue on e-health Pervasive Wireless Applications and Services (e-HPWAS'22)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Selected Papers from e-Health Pervasive Wireless Applications and Services 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2), 52 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des open et/ou linked data dans les SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3-4), 120p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3-4), pp.7-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02009033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12668,91 +12884,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web Sémantique : une solution fédératrice pour le traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Pau et des Pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04701289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12762,114 +12978,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation sémantique de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00284531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12937,51 +13153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B7C7193"/>
+    <w:nsid w:val="B1B54A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13168,51 +13384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-8027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132506378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slaborie.perso.univ-pau.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04081754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2023.2195173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02501629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lakehal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2020040103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02951734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saighi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laboudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITWE.2020070103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouri Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alti Adel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdour Makhlouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2019040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMDEM.2017070104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2017070104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi8040048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2015040102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX0C42PN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Soukkarieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0552-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Manzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pompejano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tesca&#537;iu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Larracoechea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010718600003058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028903v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carrella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Domenica Zollo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11210074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boudia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04068928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laborie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03698015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826763" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03358293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03033794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3415958.3433073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297358" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Derdour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoulami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Slimani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellal Wassim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857255" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona Herrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallouki Hajar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaj Mohamed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reffad Hamza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromzee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham Hai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Khallouki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saffidine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Brut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23737-9_25" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6165BS2Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codreanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MUE.2011.49" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389905v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04590-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2009.19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alkhateeb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410174" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.44" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2007.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283896" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2006.6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MSHMDZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phivos Mylonas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Wallace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.101-124" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromz&#233;e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2833-5.ch009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76361_8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799837v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03834214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smap2013.org" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02009033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04701289v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284531v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-8027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132506378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slaborie.perso.univ-pau.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04081754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2023.2195173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02501629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lakehal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2020040103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02951734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saighi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laboudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITWE.2020070103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouri Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alti Adel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdour Makhlouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2019040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMDEM.2017070104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2017070104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi8040048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2015040102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX0C42PN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Soukkarieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0552-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Manzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pompejano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tesca&#537;iu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laborie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Larracoechea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010718600003058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028903v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carrella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Domenica Zollo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11210074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boudia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04068928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03698015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826763" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03358293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03033794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3415958.3433073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297358" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Derdour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoulami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellal Wassim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857255" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347984" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona Herrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.518" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallouki Hajar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaj Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reffad Hamza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromzee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham Hai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Khallouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saffidine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23737-9_25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6165BS2Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codreanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MUE.2011.49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034699" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04590-5_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2009.19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384702" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alkhateeb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410174" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.44" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283896" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167381v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2007.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2006.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MSHMDZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phivos Mylonas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Wallace" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.101-124" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromz&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2833-5.ch009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76361_8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216512v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03834214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smap2013.org" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099201v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02009033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04701289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>