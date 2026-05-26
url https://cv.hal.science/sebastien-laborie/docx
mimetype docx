--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2384,256 +2384,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETHCOMOD : une nouvelle méthode de modélisation d’ontologie métier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Can lesser-known Points of Interest be a solution for mitigating overtourism? The case of Val Gardena, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pompejano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Tescașiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès INFORSID 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Capitole; Institut de Recherche en Informatique à Toulouse, May 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Business Excellence 2026: Driving competitive advantage through AI and digital ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Business Excellence (SBE); Bucharest University of Economic Studies (ASE), Mar 2026, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05610842v1</w:t>
+                <w:t xml:space="preserve">hal-05585940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can lesser-known Points of Interest be a solution for mitigating overtourism? The case of Val Gardena, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Tescașiu</w:t>
+                <w:t xml:space="preserve">ETHCOMOD : une nouvelle méthode de modélisation d’ontologie métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Masson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Business Excellence 2026: Driving competitive advantage through AI and digital ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Business Excellence (SBE); Bucharest University of Economic Studies (ASE), Mar 2026, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Congrès INFORSID 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole; Institut de Recherche en Informatique à Toulouse, May 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585940v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Visualizing Territorial Trajectories</w:t>
               </w:r>
@@ -3322,578 +3322,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city: Road flow management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISEE : Un système pour l’explication d’événements dans les environnements hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Information Systems Engineering for Smarter Life (ISESL) – CAISE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121610v1</w:t>
+                <w:t xml:space="preserve">hal-04068928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les traces pertinentes dans la documentation scientifique d'une entreprise à des fins de communication institutionnelle. Le cas de la Compagnie TotalEnergies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Darricades</w:t>
+                <w:t xml:space="preserve">RADIANCE: A tool for software behavior design and energy consumption categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107928v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEE : Un système pour l’explication d’événements dans les environnements hybrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+                <w:t xml:space="preserve">ISEE : Un système pour l'explication d'événements dans les environnements hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Pierre (Réunion), France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068928v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIANCE: A tool for software behavior design and energy consumption categorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+                <w:t xml:space="preserve">Identifier les traces pertinentes dans la documentation scientifique d'une entreprise à des fins de communication institutionnelle. Le cas de la Compagnie TotalEnergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Darricades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">, May 2023, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121655v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEE : Un système pour l'explication d'événements dans les environnements hybrides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Smart city: Road flow management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Information Systems Engineering for Smarter Life (ISESL) – CAISE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326681v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior-Based Consumption Profiles for the Approximation of the Energy Consumption of Services</w:t>
+                <w:t xml:space="preserve">Profilage de services pour la gestion de l'énergie dans les architectures orientées services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
@@ -3916,582 +3916,582 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS DEVELOPMENT (ISD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789401v1</w:t>
+                <w:t xml:space="preserve">hal-03698015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage de services pour la gestion de l'énergie dans les architectures orientées services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yudith Cardinale</w:t>
+                <w:t xml:space="preserve">ISEEapp: An Event Explanation Prototype bridging the gap between sensor network and document corpora data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IE54923.2022.9826763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698015v1</w:t>
+                <w:t xml:space="preserve">hal-03725380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISEEapp: An Event Explanation Prototype bridging the gap between sensor network and document corpora data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Guennouni</w:t>
+                <w:t xml:space="preserve">Behavior-Based Consumption Profiles for the Approximation of the Energy Consumption of Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Environments (IE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INFORMATION SYSTEMS DEVELOPMENT (ISD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cluj-Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IE54923.2022.9826763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03725380v1</w:t>
+                <w:t xml:space="preserve">hal-03789401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Full-Stack Green Software Development Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Energy Consumption in SOA: Requirements and Current Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Illari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Information Systems Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Atelier “Évolution des SI” (INFORSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358293v1</w:t>
+                <w:t xml:space="preserve">hal-03362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Consumption in SOA: Requirements and Current Status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Integrated Full-Stack Green Software Development Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ilarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Larracoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Illari</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudith Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier “Évolution des SI” (INFORSID 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Information Systems Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362889v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Framework for Event Interpretation in a Heterogeneous Information System</w:t>
               </w:r>
@@ -4822,51 +4822,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkedMDR: A Collective Knowledge Representation of a Heterogeneous Document Corpus</w:t>
+                <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
@@ -4897,106 +4897,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp.11-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817333v1</w:t>
+                <w:t xml:space="preserve">hal-01553840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkedMDR: un modèle sémantique de représentation de corpus de documents multimédia</w:t>
+                <w:t xml:space="preserve">LinkedMDR: A Collective Knowledge Representation of a Heterogeneous Document Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
@@ -5027,73 +5018,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.362-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553840v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Two-Layered Architecture for Efficient Situations Management in Smart Environments</w:t>
               </w:r>
@@ -5203,940 +5203,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Reasoning for the Personalization of Multimedia Adaptation Services in Smart Home Domain</w:t>
+                <w:t xml:space="preserve">Multimedia Presentation Adaptation Architecture Assisted by Ontological Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassira Ghoualmi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ghoulami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Symposium on Informatics and its Applications (ISIA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, M'sila, Algeria</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552394v1</w:t>
+                <w:t xml:space="preserve">hal-01552396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Presentation Adaptation Architecture Assisted by Ontological Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Saighi</w:t>
+                <w:t xml:space="preserve">An Advanced Adaptation Approach for Pervasive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Khenchela, Algeria</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552396v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Adaptation Approach for Pervasive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Ontological Reasoning for the Personalization of Multimedia Adaptation Services in Smart Home Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Ghoualmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Laboudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Ambient Systems, Networks and Technologies (ANT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The Second International Symposium on Informatics and its Applications (ISIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552391v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloud Semantic-based Dynamic Multimodal Platform for Building mHealth Context-aware Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.357-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192864v1</w:t>
+                <w:t xml:space="preserve">hal-01246154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USSAP: Universal Smart Social Adaptation Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Facilitating the Design/Evaluation Process of Web-based Geographic Applications: a Case Study with WINDMash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nhan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Ambient Systems, Networks and Technologies (ANT-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.070⟩</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Future Data and Security Engineering 2015 (FDSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ho Chi Minh City, Vietnam. pp.259-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26135-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192872v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSDMAP: Cloud Semantic-based Dynamic Multimodal Adaptation Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellal Wassim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246149v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Semantic-based Dynamic Multimodal Platform for Building mHealth Context-aware Services</w:t>
+                <w:t xml:space="preserve">USSAP: Universal Smart Social Adaptation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347984⟩</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Ambient Systems, Networks and Technologies (ANT-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.670-674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246154v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Design/Evaluation Process of Web-based Geographic Applications: a Case Study with WINDMash</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+                <w:t xml:space="preserve">CSDMAP: Cloud Semantic-based Dynamic Multimodal Adaptation Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellal Wassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Future Data and Security Engineering 2015 (FDSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Ho Chi Minh City, Vietnam. pp.259-271, </w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Management of computational and collective IntElligence in Digital EcoSystems (MEDES'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba/Sao Paulo, Brazil. pp.161-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26135-5_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2857218.2857255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246136v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward RDF Normalization</w:t>
               </w:r>
@@ -6250,1423 +6250,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Context-aware Adaptation Platform Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">SMPMA: Semantic multimodal Profile for Multimedia documents adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khallouki Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Workshop on Codes, Cryptography and Communication Systems (IWCCCS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, El Jadida, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055236v1</w:t>
+                <w:t xml:space="preserve">hal-01084704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMPMA: Semantic multimodal Profile for Multimedia documents adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahaj Mohamed</w:t>
+                <w:t xml:space="preserve">Semantic Context-aware Adaptation Platform Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Codes, Cryptography and Communication Systems (IWCCCS'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.959-964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084704v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Quality Management of Emergency Systems via Rich Explicit Constraints</w:t>
+                <w:t xml:space="preserve">Towards a Context-Aware Service and Quality Multimedia Adaptation for Healthcare Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reffad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Web and Information Technologies (ICWIT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.531-540</w:t>
+              <w:t xml:space="preserve">The International Conference on Digital Information Processing, E-Business and Cloud Computing (DIPECC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dubai, United Arab Emirates. pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822036v1</w:t>
+                <w:t xml:space="preserve">hal-00877586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for managing and optimizing the adaptation process qualities</w:t>
+                <w:t xml:space="preserve">Context-aware Quality Adaptation Using Rich Explict Constraints in E-health System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th IEEE GCC Conference and Exhibition (GCC'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEEGCC.2013.6705762⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bayonne, France. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083138v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Context-Aware Service and Quality Multimedia Adaptation for Healthcare Applications</w:t>
+                <w:t xml:space="preserve">A framework for managing and optimizing the adaptation process qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Digital Information Processing, E-Business and Cloud Computing (DIPECC2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th IEEE GCC Conference and Exhibition (GCC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Doha, Qatar. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEEGCC.2013.6705762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877586v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Quality Adaptation Using Rich Explict Constraints in E-health System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909781v1</w:t>
+                <w:t xml:space="preserve">hal-00839661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Automatic Adaptation of Multimedia Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t>
+              <w:t xml:space="preserve">International Symposium on Frontiers in Ambient and Mobile Systems (FAMS-2013) in conjunction with the 4th International Conference on Ambient Systems, Networks and Technologies (ANT-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839661v1</w:t>
+                <w:t xml:space="preserve">hal-00822083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Adaptation of Multimedia Documents</w:t>
+                <w:t xml:space="preserve">Dynamic Quality Management of Emergency Systems via Rich Explicit Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reffad Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Frontiers in Ambient and Mobile Systems (FAMS-2013) in conjunction with the 4th International Conference on Ambient Systems, Networks and Technologies (ANT-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Web and Information Technologies (ICWIT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.531-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822083v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an interoperable device profile containing rich user constraints</w:t>
+                <w:t xml:space="preserve">Décrire avec RDF des profils pour applications pervasives multimédias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dromzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Interoperability of User Profiles in Multi-Application Web Environments (MultiA-Pro 2012), in conjunction with the World Wide Web Conference (WWW 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.977-986</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité - Ubimob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.1--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686176v1</w:t>
+                <w:t xml:space="preserve">hal-00695374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire avec RDF des profils pour applications pervasives multimédias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+                <w:t xml:space="preserve">On-the-fly Multimedia Document Adaptation Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Pham Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité - Ubimob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.1--12</w:t>
+              <w:t xml:space="preserve">Pervasive Environments (SUPE'2012), in conjunction with the 9th International Conference on Mobile Web Information Systems (MobiWIS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695374v1</w:t>
+                <w:t xml:space="preserve">hal-00695375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly Multimedia Document Adaptation Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Pham Hai</w:t>
+                <w:t xml:space="preserve">Profil générique sémantique pour l'adaptation de documents multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dromzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Environments (SUPE'2012), in conjunction with the 9th International Conference on Mobile Web Information Systems (MobiWIS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1--6</w:t>
+              <w:t xml:space="preserve">30ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695375v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil générique sémantique pour l'adaptation de documents multimédias</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the gap between quantitative and qualitative constraints in profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t>
+              <w:t xml:space="preserve">SMAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Luxembourg. pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686178v1</w:t>
+                <w:t xml:space="preserve">hal-00762520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between quantitative and qualitative constraints in profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Automatic Adaptation of Heterogeneous Multimedia Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Luxembourg. pp.121-125</w:t>
+              <w:t xml:space="preserve">NOTERE / CFIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762520v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Adaptation of Heterogeneous Multimedia Mobile Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">Towards an interoperable device profile containing rich user constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dromzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTERE / CFIP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Anglet, France. pp.79-87</w:t>
+              <w:t xml:space="preserve">International Workshop on Interoperability of User Profiles in Multi-Application Web Environments (MultiA-Pro 2012), in conjunction with the World Wide Web Conference (WWW 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.977-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751515v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Information System Architecture for Distributed Multimedia Indexation and Management</w:t>
               </w:r>
@@ -8173,51 +8173,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Heterogeneous Metadata into a Distributed Multimedia Information System</w:t>
+                <w:t xml:space="preserve">A Framework for Automatizing and Optimizing the Selection of Indexing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
@@ -8235,192 +8235,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Metadata and Semantics Research (MTSR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.48-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04590-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435661v1</w:t>
+                <w:t xml:space="preserve">hal-00409967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et utilisation d'un résumé de métadonnées pour interroger efficacement des collections multimédias distribuées</w:t>
+                <w:t xml:space="preserve">Semantic multimedia document adaptation with functional annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Sèdes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 4th international workshop on Semantic Media Adaptation and Personalization (SMAP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Sebastián, Spain. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389905v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Automatizing and Optimizing the Selection of Indexing Algorithms</w:t>
+                <w:t xml:space="preserve">A Generic Metadata Framework for the Indexation and the Management of Distributed Multimedia Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
@@ -8438,489 +8456,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metadata and Semantics Research (MTSR 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04590-5_5⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409967v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic multimedia document adaptation with functional annotations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Heterogeneous Metadata into a Distributed Multimedia Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th international workshop on Semantic Media Adaptation and Personalization (SMAP2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. (support électronique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794919v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Metadata Framework for the Indexation and the Management of Distributed Multimedia Contents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création et utilisation d'un résumé de métadonnées pour interroger efficacement des collections multimédias distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Manzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on New Technologies, Mobility and Security (NTMS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.227-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2009.5384702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817378v1</w:t>
+                <w:t xml:space="preserve">hal-00389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation spatio-temporelle et hypermédia de documents multimédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards extending and using SPARQL for modular document generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace (RTE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 8th ACM symposium on document engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, São Paolo, Brazil. pp.164-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1410140.1410174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548857v1</w:t>
+                <w:t xml:space="preserve">hal-00793532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards extending and using SPARQL for modular document generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation spatio-temporelle et hypermédia de documents multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 8th ACM symposium on document engineering (DocEng)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace (RTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793532v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Intervals for Backtracking on Temporal Constraint Networks</w:t>
               </w:r>
@@ -8991,222 +8991,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia document summarization based on a semantic adaptation framework</w:t>
+                <w:t xml:space="preserve">A framework for media adaptation using the web and the semantic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Semantically aware document processing and indexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1283880.1283896⟩</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Semantic Media Adaptation and Personalization (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom. pp.32-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMAP.2007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00192895v1</w:t>
+                <w:t xml:space="preserve">hal-00167381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for media adaptation using the web and the semantic web</w:t>
+                <w:t xml:space="preserve">Multimedia document summarization based on a semantic adaptation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Semantic Media Adaptation and Personalization (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom. pp.32-37, </w:t>
+              <w:t xml:space="preserve">International workshop on Semantically aware document processing and indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2007, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMAP.2007.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1283880.1283896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167381v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00192895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the Hypermedia Structure in a Generic Multimedia Adaptation Framework</w:t>
               </w:r>
@@ -9778,51 +9778,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9879,51 +9879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9980,51 +9980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10081,51 +10081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10397,51 +10397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,359 +10638,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l’expressivité des profils et des processus d’adaptation de contenus multimédias</w:t>
+                <w:t xml:space="preserve">Enrich the Expressiveness of Multimedia Document Adaptation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chantal Soulé-Dupuy. </w:t>
+              <w:t xml:space="preserve">Evaggelos Spyrou, Dimitris Lakovidis, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilité et adaptation de l'accès à l'information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semantic Multimedia Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.185-217, 2014, Digital Imaging and Computer Vision, 978-1-4665-7549-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083131v1</w:t>
+                <w:t xml:space="preserve">hal-01021022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrich the Expressiveness of Multimedia Document Adaptation Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Alti</w:t>
+                <w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Evaggelos Spyrou, Dimitris Lakovidis, Phivos Mylonas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sasan Adibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Multimedia Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, pp.185-217, 2014, Digital Imaging and Computer Vision, 978-1-4665-7549-3</w:t>
+              <w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021022v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Enrichir l’expressivité des profils et des processus d’adaptation de contenus multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sasan Adibi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Soulé-Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Variabilité et adaptation de l'accès à l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (2), Lavoisier, pp.101-124, 2014, Document Numérique, 9782746246683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.17.2.101-124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055237v1</w:t>
+                <w:t xml:space="preserve">hal-01083131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Generic Profile for Multimedia Documents Adaptation</w:t>
               </w:r>
@@ -11209,51 +11209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using information retrieval techniques for semantic media adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manolis Wallace, Marios Angelides, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semantic Media Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.137-157, 2009</w:t>
@@ -11409,51 +11409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'25: Thirteenth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11517,51 +11517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'24: Twelfth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11625,51 +11625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'23: Eleventh International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,51 +11726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'22: Tenth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11834,51 +11834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHPWAS'21: Ninth International workshop on e-health pervasive wireless applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11942,51 +11942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE eHPWAS'16: Fourth international IEEE workshop on e-health pervasive wireless applications and services 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12063,51 +12063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12320,51 +12320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on e-Health Systems and Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12428,51 +12428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on e-health Pervasive Wireless Applications and Services (e-HPWAS'22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12529,51 +12529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Selected Papers from e-Health Pervasive Wireless Applications and Services 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12689,51 +12689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3-4), 120p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12797,51 +12797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (3-4), pp.7-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13153,51 +13153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1B54A0F"/>
+    <w:nsid w:val="ECA1CAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13384,51 +13384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-8027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132506378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slaborie.perso.univ-pau.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04081754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2023.2195173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02501629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lakehal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2020040103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02951734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saighi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laboudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITWE.2020070103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouri Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alti Adel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdour Makhlouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2019040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMDEM.2017070104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2017070104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi8040048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2015040102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX0C42PN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Soukkarieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0552-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Manzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pompejano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tesca&#537;iu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laborie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Larracoechea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010718600003058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028903v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carrella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Domenica Zollo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11210074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boudia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04068928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03698015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826763" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03358293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03033794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3415958.3433073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297358" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Derdour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoulami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellal Wassim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857255" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347984" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona Herrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.518" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallouki Hajar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaj Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reffad Hamza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromzee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham Hai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Khallouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saffidine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23737-9_25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6165BS2Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codreanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MUE.2011.49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034699" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04590-5_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2009.19" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384702" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alkhateeb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410174" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.44" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283896" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167381v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2007.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2006.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MSHMDZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phivos Mylonas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Wallace" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.101-124" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromz&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2833-5.ch009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76361_8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216512v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03834214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smap2013.org" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099201v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02009033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04701289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9254-8027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132506378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slaborie.perso.univ-pau.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Darricades" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04081754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2023.2195173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guennouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Mansour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02501629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lakehal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2020040103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02951734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saighi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Laboudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi-Zine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITWE.2020070103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouri Mounir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alti Adel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdour Makhlouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2019040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoualmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJMDEM.2017070104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2017070104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi8040048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJVCSN.2015040102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX0C42PN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Soukkarieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0552-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Manzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2009.68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pompejano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tesca&#537;iu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laborie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Larracoechea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010718600003058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028903v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carrella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Domenica Zollo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11210074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04068928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boudia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03698015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03725380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IE54923.2022.9826763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03362889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03358293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03033794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3415958.3433073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297358" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Derdour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Ghoulami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Slimani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347984" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellal Wassim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857255" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona Herrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tekli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25264-3_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallouki Hajar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaj Mohamed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.518" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2013.6705762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reffad Hamza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromzee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham Hai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Khallouki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saffidine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23737-9_25" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6165BS2Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codreanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MUE.2011.49" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034699" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04590-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2009.19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2009.5384702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alkhateeb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1410140.1410174" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.44" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2007.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283896" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2006.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5MSHMDZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phivos Mylonas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Wallace" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.101-124" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dromz&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2833-5.ch009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825954v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76361_8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216512v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03834214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2016.7763167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smap2013.org" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2013.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099201v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02009033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04701289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>