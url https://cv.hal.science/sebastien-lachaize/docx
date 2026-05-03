--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -322,3697 +322,3697 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards solar iron metallurgy: Complete hydrogen reduction of iron ore pellets under a concentrated light flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Sanglard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Lachaize</w:t>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 284, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2024, 284, pp.113072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner notre façon de cuisiner : la parabole solaire est-elle une bonne option ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a parabolic solar cooker and comparison with conventional cooking appliances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ortho-Fluoro Effect on the C–C Bond Activation of Benzonitrile Using Zerovalent Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique C Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana J Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurrahman C Atesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sanglard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tülay A Ateşin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.211 - 233. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (15), pp.2134-2147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816694v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-Fluoro Effect on the C–C Bond Activation of Benzonitrile Using Zerovalent Nickel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of a parabolic solar cooker and comparison with conventional cooking appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00275⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.211 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816641v1</w:t>
+                <w:t xml:space="preserve">hal-04816694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche scientifique en Low-Tech : définition, réflexions sur les pistes possibles, et illustration avec un projet de métallurgie solaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 5 (1), pp.7-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lpe.005.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Works on Nanotechnology: Middle School to Undergraduate Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Rouabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+                <w:t xml:space="preserve">Christophe Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.21-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mnano.2020.2994822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes intelligents pour l'internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Noullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Biganzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/20191020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha A Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Glaria</w:t>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (56), pp.32146-32156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designed single-source precursors for iron germanide nanoparticles: colloidal synthesis and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sodreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (42), pp.15114-15120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8DT02942C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « smart device » à base de capteur de gaz à nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Noullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur de gaz à base de nanoparticules : synthèse de nano-objets par voie chimique, intégration et caractérisation de capteurs élaborés en salle blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Rouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Nano-objects Displaying Both Magnetic and Catalytic Properties: A Proof of Concept for Magnetically Induced Heterogeneous Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Connord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (5), pp.3241-3248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene polymerization on iron nanoparticles confined in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (48), pp.17437-17444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201501165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces of a Colloidal Iron Nanoparticle in Its Chemical Environment: A DFT Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (39), pp.11670-11680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles in wastewaters: Hazards, fate and remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255, pp.149-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.20120103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875884v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nayral</w:t>
+                <w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156646v1</w:t>
+                <w:t xml:space="preserve">hal-00875884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aït-Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Ibrahim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Berrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica Nanoparticle Separation from Water by Aggregation with AlCl3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (4), pp.1853-1863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie200672t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Under Pressure: ''Kohn Tweezers'' and Remnant Magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Astuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp.247201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bel Malaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3068195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Nanoparticle Growth in Organic Superstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Falqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (2), pp.549-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja805719c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Falqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4022,177 +4022,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnology practical teaching at school and university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4260,51 +4260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38BCF7A2"/>
+    <w:nsid w:val="BF45EAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lachaize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8184-0185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08414467X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanglard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lachaize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C Gallegos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana J Antonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman C Atesin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay A Ate&#351;in" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Rouabhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schauber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mnano.2020.2994822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Noullet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouabhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02942C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nassiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Crouzet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED973C05F95E79594D5EC3132D653D68FC4CAE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lachaize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8184-0185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08414467X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C Gallegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana J Antonio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman C Atesin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay A Ate&#351;in" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Rouabhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schauber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mnano.2020.2994822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Noullet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02942C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nassiet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noullet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED973C05F95E79594D5EC3132D653D68FC4CAE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>