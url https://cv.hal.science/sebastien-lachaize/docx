--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -541,278 +541,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-Fluoro Effect on the C–C Bond Activation of Benzonitrile Using Zerovalent Nickel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of a parabolic solar cooker and comparison with conventional cooking appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00275⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.211 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816641v1</w:t>
+                <w:t xml:space="preserve">hal-04816694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a parabolic solar cooker and comparison with conventional cooking appliances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ortho-Fluoro Effect on the C–C Bond Activation of Benzonitrile Using Zerovalent Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique C Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana J Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurrahman C Atesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sanglard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tülay A Ateşin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.211 - 233. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (15), pp.2134-2147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.3c00275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816694v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche scientifique en Low-Tech : définition, réflexions sur les pistes possibles, et illustration avec un projet de métallurgie solaire.</w:t>
               </w:r>
@@ -1285,295 +1285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
+                <w:t xml:space="preserve">Designed single-source precursors for iron germanide nanoparticles: colloidal synthesis and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Glaria</w:t>
+                <w:t xml:space="preserve">Alexandre Sodreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha A Soulé</w:t>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hallali</w:t>
+                <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mirjolet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (42), pp.15114-15120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02942C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000401v1</w:t>
+                <w:t xml:space="preserve">hal-02361535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed single-source precursors for iron germanide nanoparticles: colloidal synthesis and magnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica coated iron nanoparticles: synthesis, interface control, magnetic and hyperthermia properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sodreau</w:t>
+                <w:t xml:space="preserve">Samantha A Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+                <w:t xml:space="preserve">Nicolas Hallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karinne Miqueu</w:t>
+                <w:t xml:space="preserve">Wilfried-Solo Ojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+                <w:t xml:space="preserve">M. Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (42), pp.15114-15120. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (56), pp.32146-32156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT02942C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ra06075d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361535v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « smart device » à base de capteur de gaz à nanoparticules</w:t>
               </w:r>
@@ -2299,274 +2299,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nayral</w:t>
+                <w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156646v1</w:t>
+                <w:t xml:space="preserve">hal-00875884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nanoparticles separation from water: aggregation by cetyltrimethylammonium bromide (CTAB)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 92 (6), pp. 681-687. </w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.20120103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.03.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875884v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
               </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Falqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (2), pp.549-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF45EAF2"/>
+    <w:nsid w:val="9BD095C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lachaize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8184-0185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08414467X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C Gallegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana J Antonio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman C Atesin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay A Ate&#351;in" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Rouabhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schauber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mnano.2020.2994822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Noullet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02942C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nassiet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noullet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED973C05F95E79594D5EC3132D653D68FC4CAE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lachaize" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8184-0185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08414467X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanglard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C Gallegos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana J Antonio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman C Atesin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay A Ate&#351;in" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Rouabhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schauber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mnano.2020.2994822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Noullet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouabhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02942C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glaria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha A Soul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hallali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirjolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra06075d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nassiet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noullet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Rouahbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cappello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Connord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED973C05F95E79594D5EC3132D653D68FC4CAE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.03.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200672t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tap" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>