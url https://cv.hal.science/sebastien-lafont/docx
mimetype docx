--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -761,299 +761,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PROFOUND Database for evaluating vegetation models and simulating climate impacts on European forests</w:t>
+                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.O. Reyer</w:t>
+                <w:t xml:space="preserve">Alexander Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t>
+                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Dolos</w:t>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hartig</w:t>
+                <w:t xml:space="preserve">Christian Bernhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ylva Hauf</w:t>
+                <w:t xml:space="preserve">Heye Bogena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.1295 - 1320. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1295-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180605v1</w:t>
+                <w:t xml:space="preserve">hal-03207504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
+                <w:t xml:space="preserve">The PROFOUND Database for evaluating vegetation models and simulating climate impacts on European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Graf</w:t>
+                <w:t xml:space="preserve">Christopher P.O. Reyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+                <w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Arriga</w:t>
+                <w:t xml:space="preserve">Klara Dolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bernhofer</w:t>
+                <w:t xml:space="preserve">Florian Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye Bogena</w:t>
+                <w:t xml:space="preserve">Ylva Hauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1295 - 1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1295-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207504v1</w:t>
+                <w:t xml:space="preserve">hal-03180605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-ecological controls on dissolved carbon dynamics in groundwater and export to streams in a temperate pine forest</w:t>
               </w:r>
@@ -5291,359 +5291,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois... SYFILLIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser l’atténuation à partir de scénarios d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
+                <w:t xml:space="preserve">Simon Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+                <w:t xml:space="preserve">Olivier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Deyris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kruszewski</w:t>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Blois, France. 27 pl</w:t>
+              <w:t xml:space="preserve">Séminaire de formation pour les décideurs régionaux « Faire face aux enjeux du changement climatique et se préparer à relever le défi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581562v1</w:t>
+                <w:t xml:space="preserve">hal-02796586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser l’atténuation à partir de scénarios d’adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il était une fois... SYFILLIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Loustau</w:t>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moisy</w:t>
+                <w:t xml:space="preserve">Laetitia Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+                <w:t xml:space="preserve">Alain Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de formation pour les décideurs régionaux « Faire face aux enjeux du changement climatique et se préparer à relever le défi »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">J2M 2016- 14. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Blois, France. 27 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796586v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre, simuler et gérer l'impact climatique des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RMT AFORCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. 20 p</w:t>
@@ -5791,777 +5791,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, water and carbon balance of managed forests: comparing the future to the past</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739414v1</w:t>
+                <w:t xml:space="preserve">hal-01336746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192517v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t>
+                <w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Martin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336746v1</w:t>
+                <w:t xml:space="preserve">hal-02739175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year assessment of a land surface model: Impact of the uncertainty on soil parameters on the evapotranpiration of a mediterranean crop site</w:t>
+                <w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evapotranspiration: challenges in measurement and modeling from leaf to the landscape scale and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Agricultural and Biological Engineers (ASABE). USA., Apr 2014, Raleigh, United States. 99 p</w:t>
+              <w:t xml:space="preserve"> 7th International Scientific Conference on the Global Energy and Water Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739175v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Martin</w:t>
+                <w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASABE 2014 International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336758v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in evapotranspiration simulated from a land surface model over a 12-year crop succession: impact of the soil hydraulic parameters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Martin</w:t>
+                <w:t xml:space="preserve">Energy, water and carbon balance of managed forests: comparing the future to the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deshors-Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th International Scientific Conference on the Global Energy and Water Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336740v1</w:t>
+                <w:t xml:space="preserve">hal-02739414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMA 2013 Atelier de Modélisation de l’Atmosphère : « Modélisation des surfaces continentales, Variabilité et prévisibilité intrasaisonnières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
@@ -6832,51 +6832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2012 Geophysical Research Abstracts, 14, EGU2012-6530, EGU General Assembly 2012,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
@@ -7149,277 +7149,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of a land data assimilation system to monitor the water and carbon fluxes of a grassland in southwestern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Albergel</w:t>
+                <w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lafont</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822018v1</w:t>
+                <w:t xml:space="preserve">hal-02755426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of a land data assimilation system to monitor the water and carbon fluxes of a grassland in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755426v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and Assimilation of SMOS Data</w:t>
               </w:r>
@@ -7681,368 +7681,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Fieuzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOS science conference 2924</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602330v1</w:t>
+                <w:t xml:space="preserve">hal-05115508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remy Fieuzal</w:t>
+                <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOS science conference 2924</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115508v1</w:t>
+                <w:t xml:space="preserve">hal-04602330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il était encore une fois… SYFILLIS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Taborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie Inrae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
@@ -8065,402 +8065,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic impacts on managed forests: projecting the future from the past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Martel</w:t>
+                <w:t xml:space="preserve">The French ICOS ecosystems stations : an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Picart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Our Common Future under Climate Change »</w:t>
+              <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799585v1</w:t>
+                <w:t xml:space="preserve">hal-02799634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French ICOS ecosystems stations : an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground-based monitoring of greenhouse gases emissions over continental ecosystems: the ecosystem part of the ICOS European infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Ivan Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Papale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799634v1</w:t>
+                <w:t xml:space="preserve">hal-02799172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based monitoring of greenhouse gases emissions over continental ecosystems: the ecosystem part of the ICOS European infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Loustau</w:t>
+                <w:t xml:space="preserve">Climatic impacts on managed forests: projecting the future from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
+              <w:t xml:space="preserve">« Our Common Future under Climate Change »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799172v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
@@ -8498,51 +8498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7th Hymex workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
@@ -8623,51 +8623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t>
@@ -8748,51 +8748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
@@ -9154,90 +9154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PROFOUND database for evaluating vegetation models and simulating climate impacts on forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. O. Reyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Dolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylva Hauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9732,51 +9732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Silveyra Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Dolos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Hauf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1295-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Balzarolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boussetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2661-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lavinia Barbu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mahfouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-173-2014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-929-2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F83W9T69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3351-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-423-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1725-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Barbu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1971-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2803-2011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-647-2011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00983057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Barbu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1109-2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1657-2010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1389-2009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JG000676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00351269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heimann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01340.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16732" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sabbatini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nicolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Michilsens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16343" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822018v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cayrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaia.agraria.unitus.it/icos/documents/instructions" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. O. Reyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Silveyra Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Dolos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Hauf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1295-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Balzarolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boussetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2661-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lavinia Barbu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mahfouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-173-2014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-929-2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F83W9T69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3351-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-423-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1725-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Barbu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1971-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2803-2011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-647-2011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00983057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Barbu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1109-2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1657-2010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1389-2009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JG000676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00351269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heimann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01340.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16732" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sabbatini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nicolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Michilsens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16343" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cayrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaia.agraria.unitus.it/icos/documents/instructions" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. O. Reyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>