--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1820,307 +1820,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SURFEXv7.2 land and ocean surface platform for coupled or offline simulation of Earth surface variables and fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural land carbon dioxide exchanges in the ECMWF integrated forecasting system: Implementation and offline validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpaolo Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Beljaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Masson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Alias</w:t>
+                <w:t xml:space="preserve">Anna Agusti-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-929-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.5923-5946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968042v1</w:t>
+                <w:t xml:space="preserve">meteo-05339383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural land carbon dioxide exchanges in the ECMWF integrated forecasting system: Implementation and offline validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anton Beljaars</w:t>
+                <w:t xml:space="preserve">The SURFEXv7.2 land and ocean surface platform for coupled or offline simulation of Earth surface variables and fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Agusti-Panareda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+                <w:t xml:space="preserve">Stéphanie Faroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50488⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.929-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-929-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">meteo-05339383v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A canopy radiative transfer scheme with explicit FAPAR for the interactive vegetation model ISBA-A-gs: Impact on carbon fluxes</w:t>
               </w:r>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Faroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (10), pp.2803-2816. </w:t>
@@ -4523,286 +4523,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest – maize transition: first results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lafont</w:t>
+                <w:t xml:space="preserve">High-precision datasets from monitoring stations based on eddy covariance measurements: what six years of quality evaluation process of ICOS ecosystem stations have to tell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Gielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Op de Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Michilsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-16343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643389v1</w:t>
+                <w:t xml:space="preserve">hal-04631968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision datasets from monitoring stations based on eddy covariance measurements: what six years of quality evaluation process of ICOS ecosystem stations have to tell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fana Michilsens</w:t>
+                <w:t xml:space="preserve">Forest – maize transition: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriane Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lannemezan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04631968v1</w:t>
+                <w:t xml:space="preserve">hal-04643389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and Observation for Surface Atmosphere Interactions (MOSAI) project</w:t>
               </w:r>
@@ -6291,277 +6291,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy, water and carbon balance of managed forests: comparing the future to the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deshors-Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EGU European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192517v1</w:t>
+                <w:t xml:space="preserve">hal-02739414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, water and carbon balance of managed forests: comparing the future to the past</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French ICOS ecosystem monitoring sites: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">1st ICOS Science Conference on Greenhouse Gases and Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739414v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
@@ -8110,51 +8110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8519,73 +8519,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th Hymex workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337514v1</w:t>
+                <w:t xml:space="preserve">hal-01337512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year assessment of soil-vegetation-atmosphere transfer (SVAT) modeling uncertainties over a Mediterranean agricultural site.</w:t>
               </w:r>
@@ -8644,73 +8644,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t>
+              <w:t xml:space="preserve"> 7th Hymex workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337512v1</w:t>
+                <w:t xml:space="preserve">hal-01337514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi- year assessment of surface vegetation atmosphere transfer (SVAT) modeling uncertainties over Mediterranean Agricicultural site.</w:t>
               </w:r>
@@ -8983,209 +8983,355 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICOS France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon soil stock change in an intensive crop field near Paris reveals significant carbon losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Gebleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PROFOUND database for evaluating vegetation models and simulating climate impacts on forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. O. Reyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Silveyra Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9227,51 +9373,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9281,303 +9427,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Listowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantino Listowski</w:t>
-[...58 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03925853v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02787741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9732,51 +9732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Silveyra Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Dolos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Hauf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1295-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Balzarolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boussetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2661-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lavinia Barbu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mahfouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-173-2014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-929-2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F83W9T69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3351-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-423-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1725-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Barbu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1971-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2803-2011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-647-2011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00983057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Barbu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1109-2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1657-2010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1389-2009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JG000676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00351269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heimann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01340.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16732" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sabbatini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nicolini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Michilsens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16343" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cayrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaia.agraria.unitus.it/icos/documents/instructions" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. O. Reyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.O. Reyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Silveyra Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Dolos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hartig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Hauf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1295-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Deirmendjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-669-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Balzarolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Boussetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2661-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Lavinia Barbu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mahfouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-173-2014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F83W9T69-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Faroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-929-2013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-3351-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-423-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-16-1725-2012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cloppet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souverain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-37-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Barbu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1971-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2803-2011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-647-2011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00983057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Barbu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1109-2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05339338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Roujean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1657-2010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00411345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1389-2009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JG000676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00351269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Karstens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heimann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01340.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16732" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sabbatini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nicolini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Michilsens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16343" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785654v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336737v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cayrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gaia.agraria.unitus.it/icos/documents/instructions" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291368v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Saby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gebleh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. O. Reyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>