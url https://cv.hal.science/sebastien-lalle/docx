--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1107,845 +1107,845 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Automated Hints in a 3D Educational Escape Game: A Comparative Study of Accessibility and Computer Science Versions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmane El Montaser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Sina Nikneshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3708359.3712132⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984571v1</w:t>
+                <w:t xml:space="preserve">hal-05134575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Adaptive Feedback on Learning Programming with a Serious Game in High Schools' Classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Learning from Teachers: AI-Driven Feedback for a High School Python Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Branthôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd ACM Conference on User Modeling, Adaptation and Personalization (UMAP ’25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3699682.3728326⟩</w:t>
+              <w:t xml:space="preserve">The 12th 2025 ACM Learning @ Scale Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3698205.3729543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024217v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Teachers: AI-Driven Feedback for a High School Python Serious Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Branthôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th 2025 ACM Learning @ Scale Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3698205.3729543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05049369v1</w:t>
+                <w:t xml:space="preserve">hal-05158735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Adaptive Feedback on Learning Programming with a Serious Game in High Schools' Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd ACM Conference on User Modeling, Adaptation and Personalization (UMAP ’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3699682.3728326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05134575v2</w:t>
+                <w:t xml:space="preserve">hal-05024217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Programming Assistance towards the Integration of Generative AI into Computer Science Education: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy. pp.380-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98462-4_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158735v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Advancements in AI-Supported Exploratory Learning (AI4EL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Mavrikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautam Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Mai Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education (AIED 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.261-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-99267-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Programming Assistance towards the Integration of Generative AI into Computer Science Education: A Scoping Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Impact of Automated Hints in a 3D Educational Escape Game: A Comparative Study of Accessibility and Computer Science Versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+                <w:t xml:space="preserve">Osmane El Montaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Boubaker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy. pp.380-389, </w:t>
+              <w:t xml:space="preserve">IUI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cagliari, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98462-4_48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3708359.3712132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144341v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Algorithmic Bias in Models for Predicting Academic Performance of Filipino Students</w:t>
               </w:r>
@@ -2271,268 +2271,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
+                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chunyang Fan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345451v1</w:t>
+                <w:t xml:space="preserve">hal-04131676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Repeat Hints: Improving AI-Driven Help in Open-Ended Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Conati</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Artifical Intelligence in Education (AIED) 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_68⟩</w:t>
+              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.748-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142461v1</w:t>
+                <w:t xml:space="preserve">hal-04194642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2564,314 +2577,301 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Repeat Hints: Improving AI-Driven Help in Open-Ended Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pesce</w:t>
+                <w:t xml:space="preserve">Özge Nilay Yalçın</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Conati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.748-754, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Artifical Intelligence in Education (AIED) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.760-766, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194642v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
+                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131676v1</w:t>
+                <w:t xml:space="preserve">hal-04345451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent Pedagogical Agent to Foster Computational Thinking in Open-Ended Game Design Activities</w:t>
               </w:r>
@@ -3180,643 +3180,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948796v1</w:t>
+                <w:t xml:space="preserve">hal-00825330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.754-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871563v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871571v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
+                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825330v1</w:t>
+                <w:t xml:space="preserve">hal-00871571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.754-757, </w:t>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871569v1</w:t>
+                <w:t xml:space="preserve">hal-00871563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goel Gagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.620-621, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,77 +3967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'assistance pour la comparaison de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE 2012 - 8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,191 +4056,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.369-370</w:t>
+              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911383v1</w:t>
+                <w:t xml:space="preserve">hal-00877802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
+              <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.369-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877802v1</w:t>
+                <w:t xml:space="preserve">hal-00911383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4442,140 +4442,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Ethical Discourse to Empirical Evidence: How Ethics Is Operationalized in Studies on Generative AI in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance à la construction et à la comparaison de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENM042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01135183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4643,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A5167FE"/>
+    <w:nsid w:val="2442E8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4874,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4460-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184509661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosabel Roig-Vila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1704389" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;in" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Conati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3578523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Toker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2958540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abed Rahman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301400" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9179-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmane El Montaser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708359.3712132" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699682.3728326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698205.3729543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Mavrikis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mai Cock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99267-4_33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes T. Rodrigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence James G. Monterozo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Murali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673948" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_68" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490099.3511124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301275.3302283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Mudrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F Grafsgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800375413.00018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4460-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184509661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosabel Roig-Vila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1704389" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;in" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Conati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3578523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Toker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2958540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abed Rahman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301400" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9179-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698205.3729543" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699682.3728326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Mavrikis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mai Cock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99267-4_33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmane El Montaser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708359.3712132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes T. Rodrigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence James G. Monterozo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Murali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673948" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490099.3511124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301275.3302283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Mudrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F Grafsgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800375413.00018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>