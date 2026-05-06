--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1073,1479 +1073,1488 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Enrichment of Course Structure into Moodle logs: The Contribution of Context-Aware Structural Information to Advance Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
+              <w:t xml:space="preserve">LAK 2026: LAK26: 16th International Learning Analytics and Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bergen, Norway. pp.598-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3785022.3785119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134575v2</w:t>
+                <w:t xml:space="preserve">hal-05602744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Teachers: AI-Driven Feedback for a High School Python Serious Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact of Adaptive Feedback on Learning Programming with a Serious Game in High Schools' Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Branthôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th 2025 ACM Learning @ Scale Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3698205.3729543⟩</w:t>
+              <w:t xml:space="preserve">33rd ACM Conference on User Modeling, Adaptation and Personalization (UMAP ’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3699682.3728326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049369v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Branthôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Adaptive Feedback on Learning Programming with a Serious Game in High Schools' Classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Learning from Teachers: AI-Driven Feedback for a High School Python Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Branthôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd ACM Conference on User Modeling, Adaptation and Personalization (UMAP ’25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3699682.3728326⟩</w:t>
+              <w:t xml:space="preserve">The 12th 2025 ACM Learning @ Scale Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3698205.3729543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024217v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Programming Assistance towards the Integration of Generative AI into Computer Science Education: A Scoping Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Nikneshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Psyché</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy. pp.380-389, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98462-4_48⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144341v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Advancements in AI-Supported Exploratory Learning (AI4EL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Mavrikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Mavrikis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Gautam Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Mai Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education (AIED 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.261-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-99267-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Automated Hints in a 3D Educational Escape Game: A Comparative Study of Accessibility and Computer Science Versions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Programming Assistance towards the Integration of Generative AI into Computer Science Education: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmane El Montaser</w:t>
+                <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cagliari, Italy. </w:t>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy. pp.380-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3708359.3712132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98462-4_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984571v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Algorithmic Bias in Models for Predicting Academic Performance of Filipino Students</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of Automated Hints in a 3D Educational Escape Game: A Comparative Study of Accessibility and Computer Science Versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdemar Švábenský</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">Osmane El Montaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mercedes T. Rodrigo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Educational Data Mining (EDM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cagliari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708359.3712132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633850v1</w:t>
+                <w:t xml:space="preserve">hal-04984571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Pedagogical Agent for In-The-Wild Interaction in an Open-Ended Learning Environment for Computational Thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Algorithmic Bias in Models for Predicting Academic Performance of Filipino Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdemar Švábenský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohit Murali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Mercedes T. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence James G. Monterozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Educational Data Mining (EDM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Atlanta, GA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857069v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness of MOOC Completion Predictions Across Demographics and Contextual Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Intelligent Pedagogical Agent for In-The-Wild Interaction in an Open-Ended Learning Environment for Computational Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Murali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Conati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652988.3673948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64302-6_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04631556v1</w:t>
+                <w:t xml:space="preserve">hal-04857069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fairness of MOOC Completion Predictions Across Demographics and Contextual Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.379-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64302-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131676v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Rotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.748-754, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2577,1664 +2586,1772 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Repeat Hints: Improving AI-Driven Help in Open-Ended Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Conati</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Artifical Intelligence in Education (AIED) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142461v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Repeat Hints: Improving AI-Driven Help in Open-Ended Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özge Nilay Yalçın</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Conati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Artifical Intelligence in Education (AIED) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.760-766, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36272-9_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345451v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Pedagogical Agent to Foster Computational Thinking in Open-Ended Game Design Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Özge Nilay Yalçin</w:t>
+                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Conati</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '22: 27th International Conference on Intelligent User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3490099.3511124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695879v1</w:t>
+                <w:t xml:space="preserve">hal-04345451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of user differences in customization: a case study in personalization for infovis-based content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Intelligent Pedagogical Agent to Foster Computational Thinking in Open-Ended Game Design Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özge Nilay Yalçin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Conati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '19: 24th International Conference on Intelligent User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marina del Ray, United States. pp.329-339, </w:t>
+              <w:t xml:space="preserve">IUI '22: 27th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Helsinki, Finland. pp.633-645, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3301275.3302283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3490099.3511124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395660v1</w:t>
+                <w:t xml:space="preserve">hal-03695879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Individual Differences on Affective Reactions to Pedagogical Agents Scaffolding</w:t>
+                <w:t xml:space="preserve">The role of user differences in customization: a case study in personalization for infovis-based content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Conati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_24⟩</w:t>
+              <w:t xml:space="preserve">IUI '19: 24th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marina del Ray, United States. pp.329-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3301275.3302283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407422v1</w:t>
+                <w:t xml:space="preserve">hal-04395660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
+                <w:t xml:space="preserve">Impact of Individual Differences on Affective Reactions to Pedagogical Agents Scaffolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas V Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph F Grafsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Conati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.269-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825330v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00871569v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.754-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948796v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871571v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00871563v1</w:t>
+                <w:t xml:space="preserve">hal-00871571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems - Co-adaptation in Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_55⟩</w:t>
+              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873888v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Comparison Between Knowledge Diagnostic Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.620-621, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'assistance pour la comparaison de techniques de diagnostic des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goel Gagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 - 8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems - Co-adaptation in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.428-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873899v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'assistance pour la comparaison de techniques de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
+              <w:t xml:space="preserve">TICE 2012 - 8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877802v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.369-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4244,98 +4361,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutilisation et comparaison de techniques de diagnostic des connaissances en EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain (EIAH) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mons, Belgique. UMONS, pp.1-3, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4345,270 +4462,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student modeling in open-ended learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Conati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.170-183, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800375413.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leveraging Vision-Language Models to Detect Attention in Educational Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Ethical Discourse to Empirical Evidence: How Ethics Is Operationalized in Studies on Generative AI in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revekka Kyriakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Psyché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4618,114 +4836,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance à la construction et à la comparaison de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENM042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01135183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4793,51 +5011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2442E8FC"/>
+    <w:nsid w:val="8C73106C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4460-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184509661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosabel Roig-Vila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1704389" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;in" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Conati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3578523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Toker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2958540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abed Rahman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301400" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9179-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698205.3729543" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699682.3728326" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Mavrikis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mai Cock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99267-4_33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmane El Montaser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708359.3712132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes T. Rodrigo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence James G. Monterozo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Murali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673948" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490099.3511124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301275.3302283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Mudrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F Grafsgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800375413.00018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4460-8336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184509661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosabel Roig-Vila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1704389" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;in" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Conati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3578523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck Toker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2958540" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Abed Rahman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301400" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carenini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9179-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699682.3728326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698205.3729543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Mavrikis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mai Cock" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99267-4_33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Psych&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boubaker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98462-4_48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmane El Montaser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708359.3712132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes T. Rodrigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence James G. Monterozo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Murali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3673948" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Nilay Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36272-9_68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490099.3511124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301275.3302283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Mudrick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F Grafsgaard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800375413.00018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Becquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135183v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>