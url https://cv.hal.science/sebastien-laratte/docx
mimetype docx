--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -350,256 +350,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441494v1</w:t>
+                <w:t xml:space="preserve">hal-04441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441373v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes d'analyse, de présentation et d'évaluation des monuments anciens en pierre. L’arc de Mars à Reims : modèle 3D et SIG</w:t>
               </w:r>
@@ -1151,51 +1151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,480 +1676,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-il de la Grande Guerre sur la Cote 108 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Wauthier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4emes Rencontres 14-18 de Berry-au-Bac « La cote 108 dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association "Correspondance Cote 108", Sep 2017, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953765v1</w:t>
+                <w:t xml:space="preserve">hal-02953533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que reste-il de la Grande Guerre sur la Cote 108 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">4emes Rencontres 14-18 de Berry-au-Bac « La cote 108 dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association "Correspondance Cote 108", Sep 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953533v1</w:t>
+                <w:t xml:space="preserve">hal-02953765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polémoformes de la Grande Guerre sur la cote 108 révélées par l’outil LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La côte 108 dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974928v1</w:t>
+                <w:t xml:space="preserve">hal-02953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les polémoformes de la Grande Guerre sur la cote 108 révélées par l’outil LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Colloque « La côte 108 dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953497v1</w:t>
+                <w:t xml:space="preserve">hal-02974928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution récente de la baie des Veys (Normandie, France) par la sédimentologie et la télédétection</w:t>
               </w:r>
@@ -2802,385 +2802,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sédimentologie des cônes juxta-glacaires sous-marins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
+              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586434v1</w:t>
+                <w:t xml:space="preserve">hal-02950031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédimentologie des cônes juxta-glacaires sous-marins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950031v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Beaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Tournier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
+              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586433v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3314,907 +3314,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
+                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Poirot</w:t>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Auray</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666706v1</w:t>
+                <w:t xml:space="preserve">hal-04771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dardilly (69), 10b Chemin du Vallon. Aqueduc de la Brévenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Caté</w:t>
+                <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771813v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dardilly (69), 10b Chemin du Vallon. Aqueduc de la Brévenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+                <w:t xml:space="preserve">Lucile Caté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637922v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercy-la-Tour (58), ZAE &amp;quot;Les Fourneaux&amp;quot; Tranche 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666700v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la lampenflora des bas-reliefs « Fête de Bacchus » et « Silène » de la cave VRANKEN-POMMERY à Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+                <w:t xml:space="preserve">Cercy-la-Tour (58), ZAE &amp;quot;Les Fourneaux&amp;quot; Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Brunet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Université de reims Champagne-Ardenne. 2024</w:t>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391110v1</w:t>
+                <w:t xml:space="preserve">hal-04666700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Etude de la lampenflora des bas-reliefs « Fête de Bacchus » et « Silène » de la cave VRANKEN-POMMERY à Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Collomb</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+                <w:t xml:space="preserve">Alexandre Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de reims Champagne-Ardenne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666711v1</w:t>
+                <w:t xml:space="preserve">hal-04391110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+                <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771853v1</w:t>
+                <w:t xml:space="preserve">hal-04666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (51), Palais du Tau, salle basse de l'ancienne demeure épiscopale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Bouticourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,172 +5256,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géomorphologique - Site de Villers-aux-Nœuds - (Fouille F16-07) - Service archéologique du Grand Reims</w:t>
+                <w:t xml:space="preserve">Caractérisation physico-chimique de taux de phosphates des horizons archéologiques du site de Cernay-Lès-Reims (51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] URCA - GEGENAA. 2018, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949709v1</w:t>
+                <w:t xml:space="preserve">hal-02957963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique de taux de phosphates des horizons archéologiques du site de Cernay-Lès-Reims (51)</w:t>
+                <w:t xml:space="preserve">Étude géomorphologique - Site de Villers-aux-Nœuds - (Fouille F16-07) - Service archéologique du Grand Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] URCA - GEGENAA. 2018, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957963v1</w:t>
+                <w:t xml:space="preserve">hal-02949709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude spectrométrique (pXRF) d’objets archéologiques - Grand Reims - Chouilly - F15-15. Reims</w:t>
               </w:r>
@@ -5467,241 +5467,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses sédimentologiques Diagnostic archéologique - Soupir (02)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2017</w:t>
+                <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords est et ouest du musée archéologique d'Argentomagus : Rapport de fouille triennale 2013-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdareau Iris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; ASSAAM. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957967v1</w:t>
+                <w:t xml:space="preserve">hal-02949718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords est et ouest du musée archéologique d'Argentomagus : Rapport de fouille triennale 2013-2015</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses sédimentologiques Diagnostic archéologique - Soupir (02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02949718v1</w:t>
+                <w:t xml:space="preserve">hal-02957967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination géochimique par pXRF de La composition d’objets archéologiques - Terres cuites architecturales - Grand Reims</w:t>
               </w:r>
@@ -5747,284 +5747,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la géométrie et du comblement du fossé antique d’Argentomagus par méthode intégrée multi-sources, « ARGENTOMAGUS», SAINT-MARCEL (36)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les géomatériaux de construction (pierres calcaires, schistes ardoisiers) et les matières colorantes (« bleu égyptien »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] URCA - GEGENAA; ASSAM; INRAP. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.389-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950026v1</w:t>
+                <w:t xml:space="preserve">hal-02977263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsace-Champagne-Ardenne-Lorraine, Marne, Warmeriville, La Bassière. Des exploitations agricoles depuis l’Antiquité jusqu’à la fin du haut Moyen Âge sur la rive gauche de la Suippe</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2016</w:t>
+                <w:t xml:space="preserve">Caractérisation de la géométrie et du comblement du fossé antique d’Argentomagus par méthode intégrée multi-sources, « ARGENTOMAGUS», SAINT-MARCEL (36)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URCA - GEGENAA; ASSAM; INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975013v1</w:t>
+                <w:t xml:space="preserve">hal-02950026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique : Ressources en eau de l'agglomération de Grand. Rapport final 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,616 +5997,659 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] URCA - GEGENAA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouilles : Meaux 1 rue Camille Guérin – 93 au 97 rue Saint-Faron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+                <w:t xml:space="preserve">Alsace-Champagne-Ardenne-Lorraine, Marne, Warmeriville, La Bassière. Des exploitations agricoles depuis l’Antiquité jusqu’à la fin du haut Moyen Âge sur la rive gauche de la Suippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pertuisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAP CIF. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02949703v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géomatériaux de construction (pierres calcaires, schistes ardoisiers) et les matières colorantes (« bleu égyptien »)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.389-441</w:t>
+                <w:t xml:space="preserve">Rapport de fouilles : Meaux 1 rue Camille Guérin – 93 au 97 rue Saint-Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP CIF. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02977263v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasly, Derrière Longpont (Aisne) : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normant Stéphanie</w:t>
+                <w:t xml:space="preserve">Gael Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichet Elise</w:t>
+                <w:t xml:space="preserve">Asselin G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rolland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Balhawan Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique du Conseil général de l'Aisne. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949727v1</w:t>
+                <w:t xml:space="preserve">hal-02958881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords Est et Ouest du musée archéologique d'Argentomagus : Rapport intermédiaire de fouille triennale 2013-2015 - Campagne de fouille 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Lynden Tod Oldenaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Harivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; ASSAM. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pasly, Derrière Longpont (Aisne) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normant Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichet Elise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique du Conseil général de l'Aisne. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Cartron</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02958881v1</w:t>
+                <w:t xml:space="preserve">hal-02949727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des sols Archéologiques. « le Clos Paul », Charleville-Mézières (08) - Cartographie in situ et au laboratoire des éléments traces métalliques en pXrF sur un site métallurgique antique</w:t>
               </w:r>
@@ -7116,487 +7116,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997856v1</w:t>
+                <w:t xml:space="preserve">hal-02976112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976109v1</w:t>
+                <w:t xml:space="preserve">hal-02997856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958122v1</w:t>
+                <w:t xml:space="preserve">hal-02976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
+              <w:t xml:space="preserve">Karst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976101v1</w:t>
+                <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7623,75 +7623,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975468v1</w:t>
+                <w:t xml:space="preserve">hal-02976101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7718,75 +7718,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975385v1</w:t>
+                <w:t xml:space="preserve">hal-02975468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7813,75 +7813,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976243v1</w:t>
+                <w:t xml:space="preserve">hal-02975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7908,75 +7908,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976240v1</w:t>
+                <w:t xml:space="preserve">hal-02976243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -8003,291 +8003,291 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976116v1</w:t>
+                <w:t xml:space="preserve">hal-02976240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975350v1</w:t>
+                <w:t xml:space="preserve">hal-02976116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976244v1</w:t>
+                <w:t xml:space="preserve">hal-02975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -8314,295 +8314,321 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976112v1</w:t>
+                <w:t xml:space="preserve">hal-02976244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958025v1</w:t>
+                <w:t xml:space="preserve">hal-02958097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958037v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -8653,644 +8679,618 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958140v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barbin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958097v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie chimique par fluorescence X portable d’un atelier antique de production de laiton : exemple du Clos Paul (Charleville-Mézières, Ardennes)</w:t>
+                <w:t xml:space="preserve">Prospection intégrée (sédimentologie, pénétrométrie-PANDA) d'un paléochenal de l'Aisne associé à un établissement rural antique (Beaurieux, Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norman Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773994v1</w:t>
+                <w:t xml:space="preserve">hal-02946111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection intégrée (sédimentologie, pénétrométrie-PANDA) d'un paléochenal de l'Aisne associé à un établissement rural antique (Beaurieux, Aisne)</w:t>
+                <w:t xml:space="preserve">Cartographie chimique par fluorescence X portable d’un atelier antique de production de laiton : exemple du Clos Paul (Charleville-Mézières, Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Lelarge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946111v1</w:t>
+                <w:t xml:space="preserve">hal-03773994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Robinia pseudoacacia short rotation coppice on soil physical properties</w:t>
               </w:r>
@@ -9574,77 +9574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary System and Petroleum System of Late Ordovician Glacial Valley, Sbâa Basin, Algeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dauphin Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desaubliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9682,64 +9682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary Architecture and Stratigraphy of a Late Ordovician Tunnel Valley, Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escare Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9829,64 +9829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA-SEQS 2006 Meeting, octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10054,291 +10054,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geoheritage perspective on &amp;quot;Séré de Rivières&amp;quot; fortifications: LiDAR contributions to the assessment of war landform erasure in the Reims fortified belt (Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">High variability of microbial diversity from lampenflora of two bas-reliefs in the Pommery Champagne cellar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Krauffel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13t2i⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp 105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2023.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088590v1</w:t>
+                <w:t xml:space="preserve">hal-04378607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High variability of microbial diversity from lampenflora of two bas-reliefs in the Pommery Champagne cellar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+                <w:t xml:space="preserve">A Geoheritage perspective on &amp;quot;Séré de Rivières&amp;quot; fortifications: LiDAR contributions to the assessment of war landform erasure in the Reims fortified belt (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187, pp 105729. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.269-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2023.105729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13t2i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378607v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aire de chasse plurimillénaire à Bétheny, le Champs de manœuvre (Marne)</w:t>
               </w:r>
@@ -10443,499 +10443,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810686v1</w:t>
+                <w:t xml:space="preserve">hal-03810738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multisource approach for tidal flat study. Example of the Baie des Veys, Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2022/0733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838669v1</w:t>
+                <w:t xml:space="preserve">hal-03810686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protective coatings against lampenflora growing in the Pommery Champagne cellar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Archimista Misra</w:t>
+                <w:t xml:space="preserve">A multisource approach for tidal flat study. Example of the Baie des Veys, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105459⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2022/0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719281v1</w:t>
+                <w:t xml:space="preserve">hal-03838669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">New protective coatings against lampenflora growing in the Pommery Champagne cellar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Franco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archimista Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.105459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810738v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
               </w:r>
@@ -11529,298 +11529,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Annie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.3-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689961v1</w:t>
+                <w:t xml:space="preserve">hal-02946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946839v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et organisation spatiale des « polémo-formes » de la Grande Guerre révélées par l’outil LiDAR et les Plans directeurs. Application à la Champagne et à l’Argonne</w:t>
               </w:r>
@@ -12065,51 +12065,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -12129,75 +12129,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901660v1</w:t>
+                <w:t xml:space="preserve">hal-04170561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -12217,51 +12217,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170561v1</w:t>
+                <w:t xml:space="preserve">hal-04901660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12292,51 +12292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13048,51 +13048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de données cartographiques en vue de l’établissement d’une carte de sensibilité des sols au ruissellement sur le versant viticole de Nogent-l’Abbesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13181,51 +13181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13453,51 +13453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbecke Lo&#239;c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bouticourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchaisseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pertuisot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normant St&#233;phanie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichet Elise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Verbeke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin L&#233;na" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaubliaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950087v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escare Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2022/0733" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verbeke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laratte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Schneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.02.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03772369v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbecke Lo&#239;c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bouticourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchaisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pertuisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normant St&#233;phanie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichet Elise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Verbeke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin L&#233;na" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaubliaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950087v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escare Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2022/0733" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verbeke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laratte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Schneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.02.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03772369v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>