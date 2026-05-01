--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -350,256 +350,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441373v1</w:t>
+                <w:t xml:space="preserve">hal-04441494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441494v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes d'analyse, de présentation et d'évaluation des monuments anciens en pierre. L’arc de Mars à Reims : modèle 3D et SIG</w:t>
               </w:r>
@@ -903,299 +903,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sarcophages de la nécropole de la Basilique Saint-Remi (Reims, France), caractéristiques des pierres calcaires et des stratégies d’utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From photogrammetric modelling of the built heritage to the evaluation of the durability of stones via GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à Pierre III, Économie de la pierre entre Rhin et Loire aux périodes historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Charleville-Mézières/Sedan, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, e-colloque, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448225v1</w:t>
+                <w:t xml:space="preserve">hal-03266858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From photogrammetric modelling of the built heritage to the evaluation of the durability of stones via GIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sarcophages de la nécropole de la Basilique Saint-Remi (Reims, France), caractéristiques des pierres calcaires et des stratégies d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, e-colloque, Japan</w:t>
+              <w:t xml:space="preserve">Pierre à Pierre III, Économie de la pierre entre Rhin et Loire aux périodes historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Charleville-Mézières/Sedan, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266858v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la carrière à la domus : exploitation et utilisation de la craie à Reims durant l’antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Péchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,385 +2802,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédimentologie des cônes juxta-glacaires sous-marins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950031v1</w:t>
+                <w:t xml:space="preserve">hal-00586434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sédimentologie des cônes juxta-glacaires sous-marins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
+              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586433v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Beaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Geffroy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
+              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586434v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3314,907 +3314,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
+                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+                <w:t xml:space="preserve">Louise Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771853v1</w:t>
+                <w:t xml:space="preserve">hal-04666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Sulpice-de-Royan (17), &amp;quot;58-60 route de Saint-Palais&amp;quot;. Les vestiges d'un habitat mérovingien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dardilly (69), 10b Chemin du Vallon. Aqueduc de la Brévenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Caté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Biscarrat</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04666706v1</w:t>
+                <w:t xml:space="preserve">hal-04771813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dardilly (69), 10b Chemin du Vallon. Aqueduc de la Brévenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04771813v1</w:t>
+                <w:t xml:space="preserve">hal-04637922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeodunum : Demande de renouvellement d'agrément 2024 à 2028. Bilan et perspectives scientifiques. Extraits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cercy-la-Tour (58), ZAE &amp;quot;Les Fourneaux&amp;quot; Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04637922v1</w:t>
+                <w:t xml:space="preserve">hal-04666700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cercy-la-Tour (58), ZAE &amp;quot;Les Fourneaux&amp;quot; Tranche 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+                <w:t xml:space="preserve">Etude de la lampenflora des bas-reliefs « Fête de Bacchus » et « Silène » de la cave VRANKEN-POMMERY à Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
+                <w:t xml:space="preserve">Alexandre Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de reims Champagne-Ardenne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666700v1</w:t>
+                <w:t xml:space="preserve">hal-04391110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la lampenflora des bas-reliefs « Fête de Bacchus » et « Silène » de la cave VRANKEN-POMMERY à Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+                <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Brunet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Université de reims Champagne-Ardenne. 2024</w:t>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391110v1</w:t>
+                <w:t xml:space="preserve">hal-04666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Farlède (83), Projet de Centralité 2, La Capelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+                <w:t xml:space="preserve">Genas (69), EverEst Parc - ZAC G Sud. Tranches 3, 4 et 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Sonn-Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666711v1</w:t>
+                <w:t xml:space="preserve">hal-04771853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (51), Palais du Tau, salle basse de l'ancienne demeure épiscopale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Bouticourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,172 +5256,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique de taux de phosphates des horizons archéologiques du site de Cernay-Lès-Reims (51)</w:t>
+                <w:t xml:space="preserve">Étude géomorphologique - Site de Villers-aux-Nœuds - (Fouille F16-07) - Service archéologique du Grand Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] URCA - GEGENAA. 2018, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957963v1</w:t>
+                <w:t xml:space="preserve">hal-02949709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géomorphologique - Site de Villers-aux-Nœuds - (Fouille F16-07) - Service archéologique du Grand Reims</w:t>
+                <w:t xml:space="preserve">Caractérisation physico-chimique de taux de phosphates des horizons archéologiques du site de Cernay-Lès-Reims (51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] URCA - GEGENAA. 2018, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Reims Champagne Ardenne (URCA); GEGENAA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949709v1</w:t>
+                <w:t xml:space="preserve">hal-02957963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude spectrométrique (pXRF) d’objets archéologiques - Grand Reims - Chouilly - F15-15. Reims</w:t>
               </w:r>
@@ -5747,909 +5747,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géomatériaux de construction (pierres calcaires, schistes ardoisiers) et les matières colorantes (« bleu égyptien »)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la géométrie et du comblement du fossé antique d’Argentomagus par méthode intégrée multi-sources, « ARGENTOMAGUS», SAINT-MARCEL (36)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.389-441</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] URCA - GEGENAA; ASSAM; INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977263v1</w:t>
+                <w:t xml:space="preserve">hal-02950026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la géométrie et du comblement du fossé antique d’Argentomagus par méthode intégrée multi-sources, « ARGENTOMAGUS», SAINT-MARCEL (36)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] URCA - GEGENAA; ASSAM; INRAP. 2016</w:t>
+                <w:t xml:space="preserve">Rapport de prospection thématique : Ressources en eau de l'agglomération de Grand. Rapport final 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] URCA - GEGENAA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950026v1</w:t>
+                <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospection thématique : Ressources en eau de l'agglomération de Grand. Rapport final 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alsace-Champagne-Ardenne-Lorraine, Marne, Warmeriville, La Bassière. Des exploitations agricoles depuis l’Antiquité jusqu’à la fin du haut Moyen Âge sur la rive gauche de la Suippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pertuisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02949697v1</w:t>
+                <w:t xml:space="preserve">hal-02975013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsace-Champagne-Ardenne-Lorraine, Marne, Warmeriville, La Bassière. Des exploitations agricoles depuis l’Antiquité jusqu’à la fin du haut Moyen Âge sur la rive gauche de la Suippe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de fouilles : Meaux 1 rue Camille Guérin – 93 au 97 rue Saint-Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP CIF. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02975013v1</w:t>
+                <w:t xml:space="preserve">hal-02949703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouilles : Meaux 1 rue Camille Guérin – 93 au 97 rue Saint-Faron</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les géomatériaux de construction (pierres calcaires, schistes ardoisiers) et les matières colorantes (« bleu égyptien »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Cartron G. (dir.). Warcq « RD16 », Ardennes, Rapport final d’opération, Cellule archéologique du Conseil départemental des Ardennes. 2016, pp.389-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02949703v1</w:t>
+                <w:t xml:space="preserve">hal-02977263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t>
+                <w:t xml:space="preserve">Pasly, Derrière Longpont (Aisne) : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Cartron</w:t>
+                <w:t xml:space="preserve">Normant Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asselin G.</w:t>
+                <w:t xml:space="preserve">Pichet Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balhawan Y.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cabart</w:t>
+                <w:t xml:space="preserve">Noémie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique du Conseil général de l'Aisne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958881v1</w:t>
+                <w:t xml:space="preserve">hal-02949727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Marcel (Indre), &amp;quot;Les Mersans&amp;quot; : les fouilles aux abords Est et Ouest du musée archéologique d'Argentomagus : Rapport intermédiaire de fouille triennale 2013-2015 - Campagne de fouille 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Lynden Tod Oldenaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van Lynden Tod Oldenaller</w:t>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Le Goff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Harivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP; ASSAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasly, Derrière Longpont (Aisne) : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normant Stéphanie</w:t>
+                <w:t xml:space="preserve">Asselin G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichet Elise</w:t>
+                <w:t xml:space="preserve">Balhawan Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rolland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique du Conseil général de l'Aisne. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949727v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des sols Archéologiques. « le Clos Paul », Charleville-Mézières (08) - Cartographie in situ et au laboratoire des éléments traces métalliques en pXrF sur un site métallurgique antique</w:t>
               </w:r>
@@ -7116,51 +7116,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7187,51 +7187,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976112v1</w:t>
+                <w:t xml:space="preserve">hal-02976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
               </w:r>
@@ -7332,271 +7332,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
+              <w:t xml:space="preserve">Karst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976109v1</w:t>
+                <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958122v1</w:t>
+                <w:t xml:space="preserve">hal-02976101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7623,75 +7623,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976101v1</w:t>
+                <w:t xml:space="preserve">hal-02975468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7718,75 +7718,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975468v1</w:t>
+                <w:t xml:space="preserve">hal-02975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7813,75 +7813,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975385v1</w:t>
+                <w:t xml:space="preserve">hal-02976243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -7908,75 +7908,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976243v1</w:t>
+                <w:t xml:space="preserve">hal-02976240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -8003,291 +8003,291 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976240v1</w:t>
+                <w:t xml:space="preserve">hal-02976116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976116v1</w:t>
+                <w:t xml:space="preserve">hal-02975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975350v1</w:t>
+                <w:t xml:space="preserve">hal-02976244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -8314,321 +8314,295 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976244v1</w:t>
+                <w:t xml:space="preserve">hal-02976112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
+                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958097v1</w:t>
+                <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -8679,972 +8653,998 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958025v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958037v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958140v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection intégrée (sédimentologie, pénétrométrie-PANDA) d'un paléochenal de l'Aisne associé à un établissement rural antique (Beaurieux, Aisne)</w:t>
+                <w:t xml:space="preserve">Cartographie chimique par fluorescence X portable d’un atelier antique de production de laiton : exemple du Clos Paul (Charleville-Mézières, Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Lelarge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946111v1</w:t>
+                <w:t xml:space="preserve">hal-03773994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie chimique par fluorescence X portable d’un atelier antique de production de laiton : exemple du Clos Paul (Charleville-Mézières, Ardennes)</w:t>
+                <w:t xml:space="preserve">Prospection intégrée (sédimentologie, pénétrométrie-PANDA) d'un paléochenal de l'Aisne associé à un établissement rural antique (Beaurieux, Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norman Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773994v1</w:t>
+                <w:t xml:space="preserve">hal-02946111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Robinia pseudoacacia short rotation coppice on soil physical properties</w:t>
+                <w:t xml:space="preserve">Influence d'un taillis à courte rotation de Robinia pseudoacacia sur les propriétés physiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">12ème journées d’études des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458571v1</w:t>
+                <w:t xml:space="preserve">hal-05458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic agriculture on runoff and soil erosion in a silty soil</w:t>
+                <w:t xml:space="preserve">The effect of Robinia pseudoacacia short rotation coppice on soil physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458556v1</w:t>
+                <w:t xml:space="preserve">hal-05458571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un taillis à courte rotation de Robinia pseudoacacia sur les propriétés physiques du sol</w:t>
+                <w:t xml:space="preserve">Impact of organic agriculture on runoff and soil erosion in a silty soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journées d’études des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t>
+              <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458460v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary System and Petroleum System of Late Ordovician Glacial Valley, Sbâa Basin, Algeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dauphin Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desaubliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9682,64 +9682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary Architecture and Stratigraphy of a Late Ordovician Tunnel Valley, Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escare Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9829,64 +9829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA-SEQS 2006 Meeting, octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10401,557 +10401,566 @@
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 72, pp.5-27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 72, pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vnwt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810738v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">A multisource approach for tidal flat study. Example of the Baie des Veys, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2022/0733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810686v1</w:t>
+                <w:t xml:space="preserve">hal-03838669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multisource approach for tidal flat study. Example of the Baie des Veys, Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+                <w:t xml:space="preserve">New protective coatings against lampenflora growing in the Pommery Champagne cellar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Franco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archimista Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.105459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2022/0733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838669v1</w:t>
+                <w:t xml:space="preserve">hal-03719281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protective coatings against lampenflora growing in the Pommery Champagne cellar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Archimista Misra</w:t>
+                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03719281v1</w:t>
+                <w:t xml:space="preserve">hal-03810738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10960,144 +10969,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.279-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11129,92 +11138,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de structure cellulaire de défense : la Butte de Brimont, apport des plans directeurs et du Lidar (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11223,474 +11232,474 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lesjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geohist.660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Geomorphic Controls on the development of defensive networks along the Western Front during the Great War: Case study of Champagne and Argonne (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+                <w:t xml:space="preserve">Impact of recent conversion to organic farming on physical properties and their consequences on runoff, erosion and crusting in a silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Militaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5787/46-1-1229⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2018.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946688v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of recent conversion to organic farming on physical properties and their consequences on runoff, erosion and crusting in a silty soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.R. Schneider</w:t>
+                <w:t xml:space="preserve">The Role of Geomorphic Controls on the development of defensive networks along the Western Front during the Great War: Case study of Champagne and Argonne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2018.02.024⟩</w:t>
+              <w:t xml:space="preserve">Scientia Militaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5787/46-1-1229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948307v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (3), pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11699,144 +11708,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et organisation spatiale des « polémo-formes » de la Grande Guerre révélées par l’outil LiDAR et les Plans directeurs. Application à la Champagne et à l’Argonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11845,106 +11854,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10-11, https://doi.org/10.4000/geohist.925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geohist.925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11954,100 +11963,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en pierre de construction dans le bâti antique de Reims et leur utilisation, application à l'étude de la Porte de Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de Reims Champagne Ardenne, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03772369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12057,59 +12066,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -12123,81 +12132,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170561v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -12211,132 +12220,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901660v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12362,96 +12371,96 @@
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-80, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Sensitivity of the stones of the Porte de Mars of Rheims caused by the impact of an acid atmosphere exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12506,113 +12515,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siegesmund, S. &amp; Middendorf B. (eds): Monument future : decay and conservation of stone - Proceedings of the 14th international congress on the deterioration and conservation of stone - Volume I and Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.741-746, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire des matériaux du bâti à Reims (Marne) : méthodologie d’étude des pierres et des sites carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Decrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12635,100 +12644,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulanger Karine; Moulis Cédric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l’Antiquité à l’époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.25-33, 2019, 978-2-8143-0556-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un effet de la bombturbation : la contamination des sols par les éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12760,73 +12769,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.411-413, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12859,73 +12868,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.395-403, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fosses de chasse néolithiques dans des dépressions à la périphérie de Reims (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12967,51 +12976,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et exploitations néolithiques, actes du 31e Colloque Interrégional sur le Néolithique, Châlons-en-Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 107, pp.299-311, 2014, Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13021,117 +13030,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de données cartographiques en vue de l’établissement d’une carte de sensibilité des sols au ruissellement sur le versant viticole de Nogent-l’Abbesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13141,172 +13150,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact 14-18, Actes du colloque international de Reims (20-21 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Reims Champagne-Ardenne; GEGENAA; Département de la Marne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13453,51 +13462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbecke Lo&#239;c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bouticourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchaisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pertuisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normant St&#233;phanie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichet Elise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Verbeke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin L&#233;na" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaubliaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950087v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escare Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2022/0733" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verbeke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laratte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Schneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.02.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03772369v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;chart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verbecke Lo&#239;c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Biscarrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04637922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Javelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Sonn-Freycon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bouticourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lain&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cartron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchaisseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pertuisot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normant St&#233;phanie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichet Elise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Lynden Tod Oldenaller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Harivel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458571v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Verbeke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauphin L&#233;na" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desaubliaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950087v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escare Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vnwt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838669v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2022/0733" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verbeke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laratte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Schneider" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.02.024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03772369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889998v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>