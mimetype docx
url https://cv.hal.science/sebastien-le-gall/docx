--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1394,217 +1394,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quel enjeu pour les PME localisées en zone rurale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
+                <w:t xml:space="preserve">Le groupement d'employeurs et ses parties prenantes : quelles conditions de réussite du réseau ? Une application au métier de RRH a temps partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534176v1</w:t>
+                <w:t xml:space="preserve">halshs-02444477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupement d'employeurs et ses parties prenantes : quelles conditions de réussite du réseau ? Une application au métier de RRH a temps partagé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Joyeau</w:t>
+                <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quel enjeu pour les PME localisées en zone rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02444477v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3012,51 +3012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires inclusifs 1 : Rôle des entreprises et des organisations Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Editions, pp.25-48, 2023, 9781784059149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,51 +3094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The group of employers and its stakeholders: an application to the job of a time-shared human resources manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,51 +3245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libérons les dirigeant.e.s de TPE et PME ! Le RRH à temps partagé comme levier de développement de l’entreprise et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,51 +3370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels métiers RH pour demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.148-162, 2016, 9782100743117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,278 +4006,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopérations pour l’innovation des PME : une investigation par méthode mixte du rôle joué par la localisation et le numérique</w:t>
+                <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quelles opportunités pour les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.49. </w:t>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LVIII (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1070772ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpve.591.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915020v1</w:t>
+                <w:t xml:space="preserve">hal-02915022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quelles opportunités pour les PME ?</w:t>
+                <w:t xml:space="preserve">Les coopérations pour l’innovation des PME : une investigation par méthode mixte du rôle joué par la localisation et le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LVIII (1), pp.101. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpve.591.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1070772ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915022v2</w:t>
+                <w:t xml:space="preserve">hal-02915020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction RH à temps partagé : question de santé pour les dirigeants de PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (3), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5547,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvff9p5aw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot - Rocaboy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.194.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.93-107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B18A78F3846BE6B3B288612A29DD66228C8BE28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006918ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvff9p5aw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot - Rocaboy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.194.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.93-107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B18A78F3846BE6B3B288612A29DD66228C8BE28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006918ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>