--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1584,597 +1584,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
+                <w:t xml:space="preserve">Dirigeant et DRH en PME : une double casquette difficile à porter !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067414v1</w:t>
+                <w:t xml:space="preserve">halshs-02444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirigeant et DRH en PME : une double casquette difficile à porter !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Joyeau</w:t>
+                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02444476v1</w:t>
+                <w:t xml:space="preserve">hal-01667617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
+                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667617v1</w:t>
+                <w:t xml:space="preserve">hal-02067552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
+                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067552v1</w:t>
+                <w:t xml:space="preserve">hal-02067594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
+                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067594v1</w:t>
+                <w:t xml:space="preserve">hal-02067391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
+                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067391v1</w:t>
+                <w:t xml:space="preserve">hal-02067414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction RH a temps partagé comme forme d'emploi alternative: une question de santé pour le dirigeant de PME ?</w:t>
               </w:r>
@@ -2249,217 +2249,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02444475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale of cooperation for innovation :the role of ICT and firm location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation des ressources pour l'innovation des PME : le rôle des TIC et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation 2016 : 3rd international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2016 : 53ème colloque de l'Association de Sciences Régionales de Langues Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289079v1</w:t>
+                <w:t xml:space="preserve">hal-01370186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des ressources pour l'innovation des PME : le rôle des TIC et du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial scale of cooperation for innovation :the role of ICT and firm location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2016 : 53ème colloque de l'Association de Sciences Régionales de Langues Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Geography of Innovation 2016 : 3rd international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370186v1</w:t>
+                <w:t xml:space="preserve">hal-01289079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des TIC et du territoire dans la capacité d'innovation des PME : une étude empirique</w:t>
               </w:r>
@@ -2980,122 +2980,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupement d’employeurs et ses parties prenantes : quelles conditions de réussite du réseau ? Une application au métier de Responsables Ressources Humaines à Temps Partagé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'entraide territoriale pour les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires inclusifs 1 : Rôle des entreprises et des organisations Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, ISTE Editions, pp.25-48, 2023, 9781784059149</w:t>
+              <w:t xml:space="preserve">Le vivre ensemble en PME : une réalité à amplifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402495v1</w:t>
+                <w:t xml:space="preserve">hal-04403028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The group of employers and its stakeholders: an application to the job of a time-shared human resources manager</w:t>
               </w:r>
@@ -3170,96 +3144,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entraide territoriale pour les PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le groupement d’employeurs et ses parties prenantes : quelles conditions de réussite du réseau ? Une application au métier de Responsables Ressources Humaines à Temps Partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vivre ensemble en PME : une réalité à amplifier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Territoires inclusifs 1 : Rôle des entreprises et des organisations Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE Editions, pp.25-48, 2023, 9781784059149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403028v1</w:t>
+                <w:t xml:space="preserve">hal-04402495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libérons les dirigeant.e.s de TPE et PME ! Le RRH à temps partagé comme levier de développement de l’entreprise et du territoire</w:t>
               </w:r>
@@ -5547,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvff9p5aw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot - Rocaboy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.194.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.93-107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B18A78F3846BE6B3B288612A29DD66228C8BE28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006918ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvff9p5aw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot - Rocaboy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.194.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.93-107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B18A78F3846BE6B3B288612A29DD66228C8BE28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006918ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>