--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1584,597 +1584,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirigeant et DRH en PME : une double casquette difficile à porter !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Joyeau</w:t>
+                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02444476v1</w:t>
+                <w:t xml:space="preserve">hal-02067414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
+                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667617v1</w:t>
+                <w:t xml:space="preserve">hal-02067552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
+                <w:t xml:space="preserve">Dirigeant et DRH en PME : une double casquette difficile à porter !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067552v1</w:t>
+                <w:t xml:space="preserve">halshs-02444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
+                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067594v1</w:t>
+                <w:t xml:space="preserve">hal-01667617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
+                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067391v1</w:t>
+                <w:t xml:space="preserve">hal-02067594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
+                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067414v1</w:t>
+                <w:t xml:space="preserve">hal-02067391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction RH a temps partagé comme forme d'emploi alternative: une question de santé pour le dirigeant de PME ?</w:t>
               </w:r>
@@ -2980,286 +2980,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entraide territoriale pour les PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le groupement d’employeurs et ses parties prenantes : quelles conditions de réussite du réseau ? Une application au métier de Responsables Ressources Humaines à Temps Partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vivre ensemble en PME : une réalité à amplifier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Territoires inclusifs 1 : Rôle des entreprises et des organisations Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE Editions, pp.25-48, 2023, 9781784059149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403028v1</w:t>
+                <w:t xml:space="preserve">hal-04402495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The group of employers and its stakeholders: an application to the job of a time-shared human resources manager</w:t>
+                <w:t xml:space="preserve">L'entraide territoriale pour les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Joyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inclusive Territories 1 : Role of entreprises and organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-44, 2023, 9781394255535</w:t>
+              <w:t xml:space="preserve">Le vivre ensemble en PME : une réalité à amplifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402545v1</w:t>
+                <w:t xml:space="preserve">hal-04403028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupement d’employeurs et ses parties prenantes : quelles conditions de réussite du réseau ? Une application au métier de Responsables Ressources Humaines à Temps Partagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The group of employers and its stakeholders: an application to the job of a time-shared human resources manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joyeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Poilpot-Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires inclusifs 1 : Rôle des entreprises et des organisations Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, ISTE Editions, pp.25-48, 2023, 9781784059149</w:t>
+              <w:t xml:space="preserve">Inclusive Territories 1 : Role of entreprises and organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-44, 2023, 9781394255535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402495v1</w:t>
+                <w:t xml:space="preserve">hal-04402545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libérons les dirigeant.e.s de TPE et PME ! Le RRH à temps partagé comme levier de développement de l’entreprise et du territoire</w:t>
               </w:r>
@@ -5547,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvff9p5aw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot - Rocaboy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.194.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.93-107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B18A78F3846BE6B3B288612A29DD66228C8BE28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006918ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pvff9p5aw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot - Rocaboy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beriot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.194.0027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.212.93-107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B18A78F3846BE6B3B288612A29DD66228C8BE28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006918ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>