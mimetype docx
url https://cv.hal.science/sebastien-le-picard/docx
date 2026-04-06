--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -939,261 +939,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure transitions of interstellar atomic sulfur and silicon induced by collisions with helium</w:t>
+                <w:t xml:space="preserve">Fine-structure relaxation of O(3P) induced by collisions with He, H and H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Klos</w:t>
+                <w:t xml:space="preserve">J Kłos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P J Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP05092E⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2), pp.2313-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599230v1</w:t>
+                <w:t xml:space="preserve">hal-01679609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure relaxation of O(3P) induced by collisions with He, H and H2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-structure transitions of interstellar atomic sulfur and silicon induced by collisions with helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M H Alexander</w:t>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P J Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2), pp.2313-2322. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.5427-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05092E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679609v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational energy transfer in collisions between CO and Ar at temperatures from 293 to 30 K</w:t>
               </w:r>
@@ -1441,425 +1441,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
+                <w:t xml:space="preserve">Reactions of Atomic Carbon with Butene Isomers: Implications for Molecular Growth in Carbon-Rich Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roussel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.113401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (46), pp.9138--9150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301357v1</w:t>
+                <w:t xml:space="preserve">hal-01437440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of Atomic Carbon with Butene Isomers: Implications for Molecular Growth in Carbon-Rich Environments</w:t>
+                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Spencer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09785⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437440v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
+                <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">V. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
+                <w:t xml:space="preserve">A. W. Jasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), pp.113401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.113401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272629v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C(3P) + NH3 Reaction in Interstellar Chemistry. I. Investigation of the Product Formation Channels</w:t>
               </w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,1381 +3203,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (39), pp.12702-10. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733135v1</w:t>
+                <w:t xml:space="preserve">hal-00657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657790v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657775v1</w:t>
+                <w:t xml:space="preserve">hal-00657405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657405v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (7-8), pp.949-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2010.6135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657794v1</w:t>
+                <w:t xml:space="preserve">hal-00657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (31), pp.8737-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657419v1</w:t>
+                <w:t xml:space="preserve">hal-00733144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical dynamics, kinetics, and theoretical study on the reaction of the cyano radical (CN; X(2)Sigma+) with phenylacetylene (C6H5CCH; X(1)A1).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+                <w:t xml:space="preserve">Crossed-beam universal-detection reactive scattering of radical beams characterized by laser-induced-fluorescence: the case of C2 and CN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b925072g⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (07-09), pp.1097-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268971003657110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00733144v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+                <w:t xml:space="preserve">Sebastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (1), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657832v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed-beam universal-detection reactive scattering of radical beams characterized by laser-induced-fluorescence: the case of C2 and CN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xingan Wang</w:t>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268971003657110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (20), pp.203201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.203201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596291v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry: Measurements on atom - H-2 reactions at very low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature kinetics: the association of OH radicals with O2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (39), pp.12702-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00591f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073298v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
               </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4869,64 +4869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4971,203 +4971,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature (39-298 K) kinetics study of the reactions of the C4H radical with various hydrocarbons observed in Titan's atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+                <w:t xml:space="preserve">Crossed molecular beam study of gas phase reactions relevant to the chemistry of planetary atmospheres: The case of C2+C2H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Segoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.012⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (12), pp.1658-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PSS.2008.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671105v1</w:t>
+                <w:t xml:space="preserve">hal-00671046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate coefficients for the reactions of C2(a(3)Pi(u)) and C2(X(1)Sigma(g)(+)) with various hydrocarbons (CH4, C2H2, C2H4, C2H6, and C3H8): a gas-phase experimental study over the temperature range 24-300 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,277 +5185,277 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (39), pp.9591-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp8025336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed molecular beam study of gas phase reactions relevant to the chemistry of planetary atmospheres: The case of C2+C2H2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrico Segoloni</w:t>
+                <w:t xml:space="preserve">Low temperature (39-298 K) kinetics study of the reactions of the C4H radical with various hydrocarbons observed in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Birza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (12), pp.1658-1673. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194 (2), pp.746-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PSS.2008.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671046v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the reaction kinetics of C2(X1Σg+) with hydrocarbons (CH4, C2H2, C2H4, C2H6 and C3H8) over the temperature range 24-300 K: Implications for the atmospheres of Titan and the Giant Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,302 +5521,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Goulay</w:t>
+                <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3121-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0544787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653283v1</w:t>
+                <w:t xml:space="preserve">hal-00653287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3121-7. </w:t>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0544787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653287v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Kinetics Study of the Reaction of Boron Atoms, B(2PJ), with Ethylene at Very Low Temperatures (23−295 K)</w:t>
               </w:r>
@@ -6058,307 +6058,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Jaramillo</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gougeon</w:t>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mark Smith</w:t>
+                <w:t xml:space="preserve">S. Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160182v1</w:t>
+                <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Laubé</w:t>
+                <w:t xml:space="preserve">Mark Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (6), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083019v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Si($^\mathsf3$P J ) + O$_\mathsf2$ reaction: A fast source of SiO at very low temperature; CRESU measurements and interstellar consequences</w:t>
               </w:r>
@@ -6617,77 +6617,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7393,258 +7393,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Tokyo, Department of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+                <w:t xml:space="preserve">hal-02935931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Tokyo, Department of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935931v1</w:t>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
@@ -7701,51 +7701,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction product determination using photoionization/mass spec- trometry techniques down to very low temperatures: applications to combustion and molecular astrophysics</w:t>
               </w:r>
@@ -8639,609 +8639,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental studies of molecular collisions of astrophysical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des hydrures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386079v1</w:t>
+                <w:t xml:space="preserve">hal-01131740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiemental Laboratory Astrophysics</w:t>
+                <w:t xml:space="preserve">Astrophysique Moléculaire, du laboratoire à l'observation de l'Univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Atomic and Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior de Tecnologías y Ciencias Aplicadas, Jun 2015, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">23ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131739v1</w:t>
+                <w:t xml:space="preserve">hal-01476726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of molecular collisions of astrophysical interest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des hydrures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131740v1</w:t>
+                <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysique Moléculaire, du laboratoire à l'observation de l'Univers</w:t>
+                <w:t xml:space="preserve">Experiemental Laboratory Astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior de Tecnologías y Ciencias Aplicadas, Jun 2015, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476726v1</w:t>
+                <w:t xml:space="preserve">hal-01131739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society (ACS) 247th National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131743v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
+                <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society (ACS) 247th National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01131743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
               </w:r>
@@ -9484,221 +9484,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Final COST meeting Detailed Chemical Models for Cleaner Combustion 4th annual meeting Perugia (Italy) September 16-18 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">Low temperature kinetics studies of reactions relevant for combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130307v1</w:t>
+                <w:t xml:space="preserve">hal-01016303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final COST meeting Detailed Chemical Models for Cleaner Combustion 4th annual meeting Perugia (Italy) September 16-18 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low temperature kinetics studies of reactions relevant for combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016303v1</w:t>
+                <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et rapports de branchements des réactions chimiques en phase gazeuse à très basses températures : nouveaux développements expérimentaux</w:t>
               </w:r>
@@ -10148,450 +10148,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de réactions à très basse température pour une meilleure compréhension de la chimie du milieu interstellaire</w:t>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Physique et Chimie du Milieu Interstellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Arles, France</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131748v1</w:t>
+                <w:t xml:space="preserve">hal-00733160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733160v1</w:t>
+                <w:t xml:space="preserve">hal-00733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
+                <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Dynamics in Clusters and Floppy Systems: Theory And Experiment, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733165v1</w:t>
+                <w:t xml:space="preserve">hal-00733237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics in Clusters and Floppy Systems: Theory And Experiment, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Spectroscopic and theoretical characterization of molecular clusters in the water vapour, PEPS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733237v1</w:t>
+                <w:t xml:space="preserve">hal-01131750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
               </w:r>
@@ -10692,286 +10692,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom - H2 reactions at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopic and theoretical characterization of molecular clusters in the water vapour, PEPS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131750v1</w:t>
+                <w:t xml:space="preserve">hal-00733221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom - H2 reactions at very low temperatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry: Reactions of the CN radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733221v1</w:t>
+                <w:t xml:space="preserve">hal-01131747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry: Reactions of the CN radical</w:t>
+                <w:t xml:space="preserve">Cinétique de réactions à très basse température pour une meilleure compréhension de la chimie du milieu interstellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Jacut, France</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Physique et Chimie du Milieu Interstellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131747v1</w:t>
+                <w:t xml:space="preserve">hal-01131748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
               </w:r>
@@ -11201,176 +11201,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the frontiers of low temperature reaction kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
+              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733174v1</w:t>
+                <w:t xml:space="preserve">hal-00733312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional energy transfer between spin orbit states of atomic carbon</w:t>
+                <w:t xml:space="preserve">Collisional energy transfer in the hyperfine structure of atomic carbon, C (3PJ), by collisions with He and H2 at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
@@ -11388,556 +11388,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">MOLEC XVII, European Conference on Dynamics of Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, russia, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733310v1</w:t>
+                <w:t xml:space="preserve">hal-00733241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the frontiers of low temperature reaction kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collisional energy transfer between spin orbit states of atomic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+              <w:t xml:space="preserve">The 20th International Symposium on Gas Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733312v1</w:t>
+                <w:t xml:space="preserve">hal-00733310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional energy transfer in the hyperfine structure of atomic carbon, C (3PJ), by collisions with He and H2 at low temperatures</w:t>
+                <w:t xml:space="preserve">Reaction kinetics of carbon-containing radicals at low temperature and implications for the formation of complex molecules in the atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC XVII, European Conference on Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, russia, Russia</w:t>
+              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733241v1</w:t>
+                <w:t xml:space="preserve">hal-00733329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction kinetics of carbon-containing radicals at low temperature and implications for the formation of complex molecules in the atmosphere of Titan</w:t>
+                <w:t xml:space="preserve">Rate Coefficients for the Reactions of C2(1Sg+), C2(a3Pu) and C4H with small Hydrocarbons: An Experimental Study at Temperatures down to 24 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Birza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
+              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733329v1</w:t>
+                <w:t xml:space="preserve">hal-00733316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Coefficients for the Reactions of C2(1Sg+), C2(a3Pu) and C4H with small Hydrocarbons: An Experimental Study at Temperatures down to 24 K.</w:t>
+                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petre Birza</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733316v1</w:t>
+                <w:t xml:space="preserve">hal-00733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature rate constants for neutral reactions of relevance to Titan's atmosphere</w:t>
               </w:r>
@@ -13235,51 +13235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha M. Selby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05092E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01679609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Alexander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Dagdigian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2907" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingan Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003657110" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.04.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8W34QK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.L. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha M. Selby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01679609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Alexander" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Dagdigian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05092E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003657110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.04.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8W34QK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.L. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>