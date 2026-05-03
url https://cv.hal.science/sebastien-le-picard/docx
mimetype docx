--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -3203,428 +3203,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657775v1</w:t>
+                <w:t xml:space="preserve">hal-00657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657794v1</w:t>
+                <w:t xml:space="preserve">hal-00657405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Balucani</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657405v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
               </w:r>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,51 +4869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,221 +8195,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory astrophysics: gas phase reaction kinetics for astrochemistry and planetary atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th international meeting on Photodynamics and related aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476728v1</w:t>
+                <w:t xml:space="preserve">hal-01466959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory astrophysics: gas phase reaction kinetics for astrochemistry and planetary atmosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international meeting on Photodynamics and related aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466959v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
               </w:r>
@@ -8971,471 +8971,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01016307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society (ACS) 247th National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131743v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016307v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society (ACS) 247th National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01131743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
               </w:r>
@@ -10148,260 +10148,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733160v1</w:t>
+                <w:t xml:space="preserve">hal-00733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 147, Chemistry of the Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733165v1</w:t>
+                <w:t xml:space="preserve">hal-00733160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
               </w:r>
@@ -10517,202 +10517,202 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic and theoretical characterization of molecular clusters in the water vapour, PEPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131750v1</w:t>
+                <w:t xml:space="preserve">hal-00733162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopic and theoretical characterization of molecular clusters in the water vapour, PEPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733162v1</w:t>
+                <w:t xml:space="preserve">hal-01131750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom - H2 reactions at very low temperatures</w:t>
               </w:r>
@@ -13235,51 +13235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha M. Selby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01679609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Alexander" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Dagdigian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05092E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003657110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.04.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8W34QK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.L. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha M. Selby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01679609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Alexander" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Dagdigian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05092E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003657110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.04.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8W34QK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.L. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>