--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3203,570 +3203,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657794v1</w:t>
+                <w:t xml:space="preserve">hal-00657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Balucani</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5983), pp.1258-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657405v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermodynamics of the elusive HO3 radical.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for atmospheric chemistry of Titan, Pluto and Triton: reactions of the CN radical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W M Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004219F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184459⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657775v1</w:t>
+                <w:t xml:space="preserve">hal-00657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part II: reactions with alkenes (ethylene, propene, 1-butene), dienes (allene, 1,3-butadiene) and alkynes (acetylene, propyne and 1-butyne).</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients for reactions of the butadiynyl radical, C4H, with various hydrocarbons. Part I: reactions with alkanes (CH4, C2H6, C3H8, C4H10).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (15), pp.3677-89. </w:t>
+              <w:t xml:space="preserve">, 2010, 12 (15), pp.3666-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b923867k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b907154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657419v1</w:t>
+                <w:t xml:space="preserve">hal-00657405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quest for the Hydroxyl-Peroxy Radical</w:t>
               </w:r>
@@ -4557,363 +4557,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marzio Rosi</w:t>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b900059c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662467v1</w:t>
+                <w:t xml:space="preserve">hal-00439322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+                <w:t xml:space="preserve">Observation of organosulfur products (thiovinoxy, thioketene and thioformyl) in crossed-beam experiments and low temperature rate coefficients for the reaction S(1D) + C2H4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeat</w:t>
+                <w:t xml:space="preserve">Raffaele Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzio Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (23), pp.4701-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b900059c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00439322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed-beam dynamics, low-temperature kinetics, and theoretical studies of the reaction S(1D) + C2H4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed molecular beam study of gas phase reactions relevant to the chemistry of planetary atmospheres: The case of C2+C2H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,345 +5117,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate coefficients for the reactions of C2(a(3)Pi(u)) and C2(X(1)Sigma(g)(+)) with various hydrocarbons (CH4, C2H2, C2H4, C2H6, and C3H8): a gas-phase experimental study over the temperature range 24-300 K.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+                <w:t xml:space="preserve">Low temperature (39-298 K) kinetics study of the reactions of the C4H radical with various hydrocarbons observed in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Birza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194 (2), pp.746-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8025336⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671342v1</w:t>
+                <w:t xml:space="preserve">hal-00671105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature (39-298 K) kinetics study of the reactions of the C4H radical with various hydrocarbons observed in Titan's atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+                <w:t xml:space="preserve">Rate coefficients for the reactions of C2(a(3)Pi(u)) and C2(X(1)Sigma(g)(+)) with various hydrocarbons (CH4, C2H2, C2H4, C2H6, and C3H8): a gas-phase experimental study over the temperature range 24-300 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 194 (2), pp.746-757. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (39), pp.9591-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp8025336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671105v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the reaction kinetics of C2(X1Σg+) with hydrocarbons (CH4, C2H2, C2H4, C2H6 and C3H8) over the temperature range 24-300 K: Implications for the atmospheres of Titan and the Giant Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the intersystem crossing and reactions of C2(X1Sigmag+) and C2(a3Pi(u)) with O2 and NO at very low temperature (24-300 K).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,307 +6058,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Veronica Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">Samuel Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Laubé</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (6), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083019v1</w:t>
+                <w:t xml:space="preserve">hal-02160182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus view of the temperature dependence of the gas phase reaction: OH + HBr -&amp;gt; H2O + Br</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gougeon</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Picard</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Smith</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.10056⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02160182v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Si($^\mathsf3$P J ) + O$_\mathsf2$ reaction: A fast source of SiO at very low temperature; CRESU measurements and interstellar consequences</w:t>
               </w:r>
@@ -6598,252 +6598,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Measurement of the rate constant for the association reaction CH + N 2 at 53 K and its relevance to Triton's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (4), pp.485-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/98GL50118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160569v1</w:t>
+                <w:t xml:space="preserve">hal-02160490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the rate constant for the association reaction CH + N 2 at 53 K and its relevance to Triton's atmosphere</w:t>
+                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25 (4), pp.485-488. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/98GL50118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160490v1</w:t>
+                <w:t xml:space="preserve">hal-02160569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the limiting low pressure rate constants of the reactions of CH with N2 and CO: a CRESU measurement at 53 K</w:t>
               </w:r>
@@ -7393,234 +7393,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar, University of Tokyo, Department of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935931v1</w:t>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited Seminar] Experimental studies of gas phase molecular collisions for astrochemical and astrophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Invited seminar, University of Tokyo, Department of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+                <w:t xml:space="preserve">hal-02935931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
               </w:r>
@@ -8195,96 +8195,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory astrophysics: gas phase reaction kinetics for astrochemistry and planetary atmosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K.A. Abhinavam Kailasanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international meeting on Photodynamics and related aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">First Annual Meeting of the WG1/WG4 COST Action 1401 Our AstroChemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466959v1</w:t>
+                <w:t xml:space="preserve">hal-01466961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
               </w:r>
@@ -8389,152 +8445,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory astrophysics: gas phase reaction kinetics for astrochemistry and planetary atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual Meeting of the WG1/WG4 COST Action 1401 Our AstroChemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">9th international meeting on Photodynamics and related aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466961v1</w:t>
+                <w:t xml:space="preserve">hal-01466959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon atom reaction products: towards molecular complexity in astrophysical objects</w:t>
               </w:r>
@@ -8971,471 +8971,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
+                <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Chemical Society (ACS) 247th National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016307v1</w:t>
+                <w:t xml:space="preserve">hal-01131743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de l'INSU Physique et Chimie du Milieu Interstellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01016307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F + H2 reaction at very low temperature »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society (ACS) 247th National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131743v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
               </w:r>
@@ -9678,290 +9678,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et rapports de branchements des réactions chimiques en phase gazeuse à très basses températures : nouveaux développements expérimentaux</w:t>
+                <w:t xml:space="preserve">The F + H2 reaction at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque général du Programme National de Physique et Chimie du Milieu Interstellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131742v1</w:t>
+                <w:t xml:space="preserve">hal-01131744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F + H2 reaction at very low temperature</w:t>
+                <w:t xml:space="preserve">Laboratory experiments for the photochemistry of Titan : low temperature kinetics measurements and infrared spectroscopy, recent results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t>
+              <w:t xml:space="preserve">6th NSF Workshop on “Titan Chemistry -Observations, Experiments, Computations, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131744v1</w:t>
+                <w:t xml:space="preserve">hal-01131741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments for the photochemistry of Titan : low temperature kinetics measurements and infrared spectroscopy, recent results and perspectives</w:t>
+                <w:t xml:space="preserve">Détection et rapports de branchements des réactions chimiques en phase gazeuse à très basses températures : nouveaux développements expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th NSF Workshop on “Titan Chemistry -Observations, Experiments, Computations, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Miami, United States</w:t>
+              <w:t xml:space="preserve">Colloque général du Programme National de Physique et Chimie du Milieu Interstellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131741v1</w:t>
+                <w:t xml:space="preserve">hal-01131742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Atomic and Molecular Physics</w:t>
               </w:r>
@@ -10010,290 +10010,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cinétique de la réaction F + H2 jusqu’à 10 K</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales de la cinétique de collisions réactives et inélastiques à très basses températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier KInetics Database for Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de Bordeaux, Oct 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier Processus Physico-chimiques d’intérêt Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131746v1</w:t>
+                <w:t xml:space="preserve">hal-01131745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales de la cinétique de collisions réactives et inélastiques à très basses températures</w:t>
+                <w:t xml:space="preserve">Etude cinétique de la réaction F + H2 jusqu’à 10 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Processus Physico-chimiques d’intérêt Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">Atelier KInetics Database for Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Bordeaux, Oct 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131745v1</w:t>
+                <w:t xml:space="preserve">hal-01131746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
+                <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tizniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Dynamics in Clusters and Floppy Systems: Theory And Experiment, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733165v1</w:t>
+                <w:t xml:space="preserve">hal-00733237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements of low temperature rate coefficients for neutral-neutral reactions of interest for planetary atmospheric chemistry : Reactions of the CN radical</w:t>
               </w:r>
@@ -10381,148 +10377,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the binding energy of the weakly bound HO3 radical cluster</w:t>
+                <w:t xml:space="preserve">Neutral-neutral reactions in astrochemistry : Measurements on atom - H2 reactions at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tizniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics in Clusters and Floppy Systems: Theory And Experiment, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Recent Advances in Observational and Experimental Astrochemistry, Symposium at the Spring 2010 Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733237v1</w:t>
+                <w:t xml:space="preserve">hal-00733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation and thermodynamics of the elusive HOOO radical</w:t>
               </w:r>
@@ -10957,103 +10957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
@@ -11095,90 +11095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements Of Rate Constants At Low Temperature Increase The Predictivity Of Photochemical Models Of Titans's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
@@ -11201,260 +11201,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the frontiers of low temperature reaction kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collisional energy transfer in the hyperfine structure of atomic carbon, C (3PJ), by collisions with He and H2 at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">MOLEC XVII, European Conference on Dynamics of Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, russia, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733312v1</w:t>
+                <w:t xml:space="preserve">hal-00733241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional energy transfer in the hyperfine structure of atomic carbon, C (3PJ), by collisions with He and H2 at low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the frontiers of low temperature reaction kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC XVII, European Conference on Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, russia, Russia</w:t>
+              <w:t xml:space="preserve">GK2008: "The 20th International Symposium on Gas Kinetics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733241v1</w:t>
+                <w:t xml:space="preserve">hal-00733312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional energy transfer between spin orbit states of atomic carbon</w:t>
               </w:r>
@@ -11600,51 +11600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
@@ -11686,51 +11686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Coefficients for the Reactions of C2(1Sg+), C2(a3Pu) and C4H with small Hydrocarbons: An Experimental Study at Temperatures down to 24 K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Páramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11917,269 +11917,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature rate constants for neutral reactions of relevance to Titan's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Measurements of Rate Constants of Neutral-Neutral Reactions of Relevance to Titan's Atmospheric Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Birza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IUGG - IAMAS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">First Workshop on Titan : Observations, Experiments, Computations, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Hawaiï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908744v1</w:t>
+                <w:t xml:space="preserve">hal-00909180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements of Rate Constants of Neutral-Neutral Reactions of Relevance to Titan's Atmospheric Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-temperature rate constants for neutral reactions of relevance to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petre Birza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Titan : Observations, Experiments, Computations, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Hawaiï, United States</w:t>
+              <w:t xml:space="preserve">Conference IUGG - IAMAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909180v1</w:t>
+                <w:t xml:space="preserve">hal-00908744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13235,51 +13235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha M. Selby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01679609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Alexander" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Dagdigian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05092E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003657110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.04.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8W34QK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.L. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacee L. Caster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha M. Selby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Osborn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01679609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Alexander" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Dagdigian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2907" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05092E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berteloite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paniagua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05279k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01437440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP03918E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tizniti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.1835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bennett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/26" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02813D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Birza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gazeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMFMJM4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923867k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H1QL6N3N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W M Smith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184459" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004219F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K9J53L80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907154g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WG0XDJ3X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. M. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925072g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QSTP0VZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268971003657110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien D. Le Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00591f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TV0VR85X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900059c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HXNTPK06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906299v" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.04.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8W34QK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNF7BHTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra P&#225;ramo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8025336" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W3WLGRHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.10.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGK6CJ50-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0544787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SL3484GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Geppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048732r" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MXMQ2V5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b314266c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A20A5D33119B8DEEC10F68E7424B1C9DE95020A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Jaramillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gougeon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKW7SWWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010542" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL50118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803930e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81E6E892A8605D5EECDF759C34AF6D917253F945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Travers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chastaing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp972122s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCRQC7K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Abhinavam Kailasanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466961v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466959v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476729v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K.A. Kailasanathan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Osborn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131741v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016309v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131746v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733160v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733165v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131748v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.L. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benidar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>