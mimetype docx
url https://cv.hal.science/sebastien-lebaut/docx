--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -1780,248 +1780,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai sur l'évolution du couvert végétal et ses impacts dans le piémont (dir) de l'Atlas de Béni Mellal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of old scattered windthrow using low cost resources. The case of Storm Xynthia in the Vosges Mountains, 28 February 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouazza Sallak</w:t>
+                <w:t xml:space="preserve">Paula Roxana Furtuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace géographique et société marocaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/EGSM/15044⟩</w:t>
+              <w:t xml:space="preserve">Open Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.492-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/geo-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211164v1</w:t>
+                <w:t xml:space="preserve">hal-02488050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of old scattered windthrow using low cost resources. The case of Storm Xynthia in the Vosges Mountains, 28 February 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionel Haidu</w:t>
+                <w:t xml:space="preserve">Essai sur l'évolution du couvert végétal et ses impacts dans le piémont (dir) de l'Atlas de Béni Mellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouazza Sallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Roxana Furtuna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.492-504. </w:t>
+              <w:t xml:space="preserve">Espace géographique et société marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les énergies renouvelables, 26, pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/geo-2019-0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/EGSM/15044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488050v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique de la prévention du risque glissement de terrain - le modèle ProActerr</w:t>
               </w:r>
@@ -4237,274 +4237,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal analysis of the risks of flooding and landslides in Greater Abidjan, Ivory Coast, by applying a multi-risk framework.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+                <w:t xml:space="preserve">Application of the Soil and Water Assessment Tool (SWAT) Model for hydrological modelling in the Upper Oum Er Rbia watershed (Middle Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugène Konan Kouadio</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2024 (EGU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-538⟩</w:t>
+              <w:t xml:space="preserve">2nd Environment and Natural Resources: Challenges and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Khénifra (Morocco), France. pp.012014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1398/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537959v1</w:t>
+                <w:t xml:space="preserve">hal-04757550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Soil and Water Assessment Tool (SWAT) Model for hydrological modelling in the Upper Oum Er Rbia watershed (Middle Atlas, Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+                <w:t xml:space="preserve">A spatio-temporal analysis of the risks of flooding and landslides in Greater Abidjan, Ivory Coast, by applying a multi-risk framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ionel Haidu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Konan Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Environment and Natural Resources: Challenges and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Khénifra (Morocco), France. pp.012014, </w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2024 (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna (Austria), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1398/1/012014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757550v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et données satellitaires pour l'étude de la neige dans le Haut Bassin de l'Oum Er Rbia - Maroc</w:t>
               </w:r>
@@ -4700,289 +4700,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030463v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+                <w:t xml:space="preserve">Évaluation des données satellitaires pour compenser le déficit de stations pluviométriques sur le territoire du grand Abidjan (Côte d'Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Claverie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Climat, eau et socité: changements et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de la Climatologie (AIC), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210479v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5041,290 +5028,303 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des données satellitaires pour compenser le déficit de stations pluviométriques sur le territoire du grand Abidjan (Côte d'Ivoire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
+                <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kouadio Eugène</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat, eau et socité: changements et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de la Climatologie (AIC), Jul 2023, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103571v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Karst Groundwater and Surface Water in Central Middle Atlas, Morocco</w:t>
               </w:r>
@@ -5524,355 +5524,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des ressources en eau dans le bassin en maont de l'Oum Er Rbia (Maroc) sur la période 1975-2015 et prospective</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIV ème Colloque international de l’AIC : Changement climatique, Pénurie des ressources en eau, nexus eau/énergie et formes d’adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Mohammedia, Maroc. pp.164-169</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636180v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+                <w:t xml:space="preserve">hal-03657098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des ressources en eau dans le bassin en maont de l'Oum Er Rbia (Maroc) sur la période 1975-2015 et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXXIV ème Colloque international de l’AIC : Changement climatique, Pénurie des ressources en eau, nexus eau/énergie et formes d’adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Mohammedia, Maroc. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657098v2</w:t>
+                <w:t xml:space="preserve">hal-03636180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des réserves en eau souterraine régulatrices dans le haut bassin de l'Oum Er Rbia (Maroc)</w:t>
               </w:r>
@@ -6085,351 +6085,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465195v1</w:t>
+                <w:t xml:space="preserve">hal-03465525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des réserves en eau souterraine régulatrices dans la partie moyen-atlasique du fleuve Sebou (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Qadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Akdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laaouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Hydrology of Large river basins of Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences, Nov 2021, Cotonou, Bénin. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465525v1</w:t>
+                <w:t xml:space="preserve">hal-03611129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des réserves en eau souterraine régulatrices dans la partie moyen-atlasique du fleuve Sebou (Maroc)</w:t>
+                <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Laaouane</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology of Large river basins of Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Hydrological Sciences, Nov 2021, Cotonou, Bénin. pp.169-174</w:t>
+              <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611129v1</w:t>
+                <w:t xml:space="preserve">hal-03465195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et quantification de l’irrigation à partir des images satellites dans la dépression d’Immouzar (Moyen Atlas tabulaire)</w:t>
               </w:r>
@@ -6534,584 +6534,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Spatialization of Drought by the Standardized Precipitation Index (SPI) in the Upper Basin of the Oum Er Rbia River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+                <w:t xml:space="preserve">Evaluation des produits TRMM et GPM à partir d’observations aux stations et de résultats d’un modèle de quantification spatiale des précipitations sur le moyen-atlas, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El-Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Qadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emannuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOIT4W-2020: 4th Edition of International Conference on Geo-IT and Water Resources 2020, Geo-IT and Water Resources 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIII ème Colloque de l'AIC Rennes 2020, changement climatique et térritoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928487v1</w:t>
+                <w:t xml:space="preserve">hal-02937327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact combiné des déficits pluviométriques cumulés et de l’extension des cultures irriguées sur les ressources en eau dans la dépression de Guigou (Moyen Atlas - Maroc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz El-Bouhali</w:t>
+                <w:t xml:space="preserve">Evolution spatio-temporelle de températures de surface diurnes dans l'aire métropolitaine de Metz à partir de données Landsat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mhamed Amyay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija El Ouazani Ech-Chahdi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saïd Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Changement climatique, potentialités territoriales et justice environnementale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211991v1</w:t>
+                <w:t xml:space="preserve">hal-02934907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution spatio-temporelle de températures de surface diurnes dans l'aire métropolitaine de Metz à partir de données Landsat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+                <w:t xml:space="preserve">Comparaison des données de précipitation satellitaires avec les données mesurées dans le bassin versant de l'Oued Oum Er Rbia en amont du barrage Ahmed El Hansali (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXIIIème Colloque de l’Association Internationale de Climatologie: Changement Climatique Et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934907v1</w:t>
+                <w:t xml:space="preserve">hal-02928277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des données de précipitation satellitaires avec les données mesurées dans le bassin versant de l'Oued Oum Er Rbia en amont du barrage Ahmed El Hansali (Maroc)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+                <w:t xml:space="preserve">L’impact combiné des déficits pluviométriques cumulés et de l’extension des cultures irriguées sur les ressources en eau dans la dépression de Guigou (Moyen Atlas - Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz El-Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamed Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Ouazani Ech-Chahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Colloque de l’Association Internationale de Climatologie: Changement Climatique Et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.271-276</w:t>
+              <w:t xml:space="preserve">Colloque international « Changement climatique, potentialités territoriales et justice environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928277v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des produits TRMM et GPM à partir d’observations aux stations et de résultats d’un modèle de quantification spatiale des précipitations sur le moyen-atlas, Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz El-Bouhali</w:t>
+                <w:t xml:space="preserve">Characterization and Spatialization of Drought by the Standardized Precipitation Index (SPI) in the Upper Basin of the Oum Er Rbia River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII ème Colloque de l'AIC Rennes 2020, changement climatique et térritoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GEOIT4W-2020: 4th Edition of International Conference on Geo-IT and Water Resources 2020, Geo-IT and Water Resources 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Al-Hoceima Morocco, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3399205.3399211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937327v1</w:t>
+                <w:t xml:space="preserve">hal-02928487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques facteurs et grandeurs caractéristiques de l’écoulement dans le bassin versant de la Moselle</w:t>
               </w:r>
@@ -7421,51 +7421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de mesures mobiles pour caractériser l’ICU d’été de la ville de Casablanca (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9683,51 +9683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9985,77 +9985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour la production de données hydrométriques propres à caractériser les crues-éclair dans le Moyen Atlas méridional : cas du bassin versant de l’oued Ikkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouazza Sallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10832,51 +10832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05460897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Rachidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hayani Mounir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107090" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05481485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eljaouhary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Qadem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Itobi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Es-Seqally" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.hss.20261401.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Orfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ghachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Haidu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Ouchala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11349-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El-Bouhali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Amyay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2023.143766" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gruzelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.14697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202018302004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Sallak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/15044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Roxana Furtuna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2019-0040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaouane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Brahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4563" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10917" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L68Q2R2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Akdim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1398/1/012014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Qadem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399205.3399211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Ouazani Ech-Chahdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuel Gille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211323v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03920055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03693928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtuna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000METZ010L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05460897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Rachidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hayani Mounir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107090" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05481485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eljaouhary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Qadem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Itobi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Es-Seqally" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.hss.20261401.12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Orfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ghachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Haidu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Ouchala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11349-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El-Bouhali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Amyay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2023.143766" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gruzelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.14697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202018302004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Roxana Furtuna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2019-0040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouazza Sallak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/15044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03218299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laaouane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Brahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4563" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10917" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L68Q2R2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Akdim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1398/1/012014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Qadem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuel Gille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Ouazani Ech-Chahdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399205.3399211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212031v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211323v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03920055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03693928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtuna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000METZ010L" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>