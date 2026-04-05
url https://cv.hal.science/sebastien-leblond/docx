--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leblond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing spatial confounding in geostatistical regression models: An R‐ INLA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.2082-2097. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Interpretative Framework for Air Quality and Climate Biomonitoring With Lichens: A Meta‐Analysis of Surveys Using the European Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Counoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (12), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and isotopic signatures of N and C in mosses across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 958, pp.178043. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extrapolation of cadmium concentration in terrestrial mosses using multiple linear regression model predictions across French biogeographical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-35985-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated checklist of the bryophytes of Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Pócs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des deux espèces d’Aloina Kindb. à la Villa Baulieu (Rognes, 13840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial distribution of Platinum Group Elements in rural French metropolitan territory using forest mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.144717. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05304505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial distribution and isotopic signatures of N and C in mosses across Europe” [Sci. Total Environ. 958 (2025) 178043]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 964, pp.178603. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Exploration of Ceruchinol in Moss: A Multidisciplinary Study on Biotechnological Cultivation of Physcomitrium patens (Hedw.) Mitt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Henes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1274. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and sourcing metal air contamination coupling concentrations and lead isotopes from moss biomonitoring in urban cemeteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Widory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Plasencia Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44292-024-00022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Agonimia (Ascomycota, Eurotiomycetes, Verrucariaceae) from Morane atoll (Tuāmotu-Gambier Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Fungal Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35535/pfsyst-2023-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les teneurs en platinoïdes dans les mousses terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04230538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to airborne metals and risk of cancer in the French cohort Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and historical factors drive variation of reproductive traits in unisexual mosses in Europe: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Boquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Branquinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (1), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jse.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling exposure to airborne metals using moss biomonitoring in cemeteries in two urban areas around Paris and Lyon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Berr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119097. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Grimmia Mosses Good Biomonitors for Urban Atmospheric Metallic Pollution? Preliminary Evidence from a French Case Study on Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholomé Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric É. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.491. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12040491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of the Liverworts and Hornworts of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hagborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.73-116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-bryologie2021v42a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des lichens corticoles dans trois sites parisiens et dans l'arboretum de Chèvreloup (Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rivart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaux, pollution de l'air et santé : Les mousses, des alliées originales en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.376-381. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to atmospheric metals assessed by mosses and mortality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to atmospheric metals assessed by mosses and mortality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal environment affects lead and sodium uptake by the moss Hypnum cupressiforme used as an air pollution biomonitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.506-513. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling spatial patterns of correlations between concentrations of heavy metals in mosses and atmospheric deposition in 2010 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Saathoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (53), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-018-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des Bryophytes de l'Île-de-France. Version 1.0 - Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Filoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fésolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication and modelling of atmospheric deposition in forests enable exposure and effect monitoring at high spatial density across scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schönrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping heavy metal and nitrogen concentrations in moss in 2010 throughout Europe by applying Random Forests models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina V Frontasyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of trace elements inputs to French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Z. Deportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 439, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade: utilisation de la tensiométrie dans une parcelle hétérogène sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 465, pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive performance among Lyon residents within the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees de Hoogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ISEE Europe Young and Early Career Researchers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EE9.0000000000000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moss Biomonitoring as an Alternative to Assess Exposure to Atmospheric Metals in Environmental Epidemiology: The Example of the Bramm Network and the Constances Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy-Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ottawa (Ontario), France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isesisee.2018.O04.01.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contextual elements on the spatial modelling of atmospheric cadmium accumulated by mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive function in an adult population in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Zare Sakhvidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021: 33rd Annual Conference of the International Society of Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New york, France. 2021 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isee.2021.P-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pollen uptake by three forested mosses species in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICP Vegetation – 31th task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dessau-Roβlau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mousses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Queyroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme et bio-inspiration en cosmétique : vers une révolution durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmetic Valley Editions, pp.320, 2025, 978-2490639663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des mousses cachées de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boucheron-Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04267297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIPlate - Développement d’indicateurs de biosurveillance des teneurs en platinoïdes dans l’écosystème forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2025, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des retombées atmosphériques par analyse de mousses en France - Campagne 2021 du dispositif BRAMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2024, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leblond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and isotopic signatures of N and C in mosses across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 958, pp.178043. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extrapolation of cadmium concentration in terrestrial mosses using multiple linear regression model predictions across French biogeographical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-35985-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated checklist of the bryophytes of Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Pócs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des deux espèces d’Aloina Kindb. à la Villa Baulieu (Rognes, 13840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing spatial confounding in geostatistical regression models: An R‐ INLA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.2082-2097. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Interpretative Framework for Air Quality and Climate Biomonitoring With Lichens: A Meta‐Analysis of Surveys Using the European Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Counoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (12), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial distribution of Platinum Group Elements in rural French metropolitan territory using forest mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.144717. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05304505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial distribution and isotopic signatures of N and C in mosses across Europe” [Sci. Total Environ. 958 (2025) 178043]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 964, pp.178603. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Exploration of Ceruchinol in Moss: A Multidisciplinary Study on Biotechnological Cultivation of Physcomitrium patens (Hedw.) Mitt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Henes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1274. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and sourcing metal air contamination coupling concentrations and lead isotopes from moss biomonitoring in urban cemeteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Widory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Plasencia Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44292-024-00022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Agonimia (Ascomycota, Eurotiomycetes, Verrucariaceae) from Morane atoll (Tuāmotu-Gambier Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Fungal Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35535/pfsyst-2023-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les teneurs en platinoïdes dans les mousses terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04230538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to airborne metals and risk of cancer in the French cohort Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling exposure to airborne metals using moss biomonitoring in cemeteries in two urban areas around Paris and Lyon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Berr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119097. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and historical factors drive variation of reproductive traits in unisexual mosses in Europe: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Boquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Branquinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (1), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jse.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Grimmia Mosses Good Biomonitors for Urban Atmospheric Metallic Pollution? Preliminary Evidence from a French Case Study on Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholomé Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric É. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.491. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12040491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of the Liverworts and Hornworts of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hagborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.73-116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-bryologie2021v42a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des lichens corticoles dans trois sites parisiens et dans l'arboretum de Chèvreloup (Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rivart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaux, pollution de l'air et santé : Les mousses, des alliées originales en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.376-381. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to atmospheric metals assessed by mosses and mortality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal environment affects lead and sodium uptake by the moss Hypnum cupressiforme used as an air pollution biomonitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.506-513. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling spatial patterns of correlations between concentrations of heavy metals in mosses and atmospheric deposition in 2010 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Saathoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (53), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-018-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des Bryophytes de l'Île-de-France. Version 1.0 - Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Filoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fésolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication and modelling of atmospheric deposition in forests enable exposure and effect monitoring at high spatial density across scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schönrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping heavy metal and nitrogen concentrations in moss in 2010 throughout Europe by applying Random Forests models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina V Frontasyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of trace elements inputs to French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Z. Deportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 439, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade: utilisation de la tensiométrie dans une parcelle hétérogène sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 465, pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive performance among Lyon residents within the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees de Hoogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ISEE Europe Young and Early Career Researchers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EE9.0000000000000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moss Biomonitoring as an Alternative to Assess Exposure to Atmospheric Metals in Environmental Epidemiology: The Example of the Bramm Network and the Constances Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy-Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ottawa (Ontario), France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isesisee.2018.O04.01.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contextual elements on the spatial modelling of atmospheric cadmium accumulated by mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive function in an adult population in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Zare Sakhvidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021: 33rd Annual Conference of the International Society of Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New york, France. 2021 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isee.2021.P-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pollen uptake by three forested mosses species in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICP Vegetation – 31th task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dessau-Roβlau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mousses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Queyroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme et bio-inspiration en cosmétique : vers une révolution durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmetic Valley Editions, pp.320, 2025, 978-2490639663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des mousses cachées de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boucheron-Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04267297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIPlate - Développement d’indicateurs de biosurveillance des teneurs en platinoïdes dans l’écosystème forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2025, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des retombées atmosphériques par analyse de mousses en France - Campagne 2021 du dispositif BRAMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2024, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Geffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Agnello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Izquieta-Rojano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Morera-G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamar&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35985-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#243;cs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Gradstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Briffaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05304505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144717" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schr&#246;der" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Henes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Plasencia S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44292-024-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Paradis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kervran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35535/pfsyst-2023-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04138960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Boquete" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Varela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Branquinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610840v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119097" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hagborg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-bryologie2021v42a6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Schr&#246;der" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schmalfu&#223;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Saathoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-018-0183-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arluison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;solowicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Wosniok" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0621-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Frontasyeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Deportes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLKL6JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isesisee.2018.O04.01.33" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604658v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Zare Sakhvidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.P-237" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267297v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Allard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Izquieta-Rojano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Morera-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamar&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35985-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#243;cs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Gradstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Briffaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Riviere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Geffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Agnello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05304505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144717" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schr&#246;der" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Henes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Plasencia S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44292-024-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Paradis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kervran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35535/pfsyst-2023-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610840v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04138960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Boquete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Varela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Branquinho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hagborg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-bryologie2021v42a6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Schr&#246;der" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schmalfu&#223;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Saathoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-018-0183-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arluison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;solowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Wosniok" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0621-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Frontasyeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Deportes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Eglin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLKL6JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000327" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575210v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isesisee.2018.O04.01.33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Zare Sakhvidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.P-237" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Allard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>