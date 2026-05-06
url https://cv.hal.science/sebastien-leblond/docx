--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leblond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and isotopic signatures of N and C in mosses across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 958, pp.178043. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extrapolation of cadmium concentration in terrestrial mosses using multiple linear regression model predictions across French biogeographical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-35985-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated checklist of the bryophytes of Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Pócs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des deux espèces d’Aloina Kindb. à la Villa Baulieu (Rognes, 13840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing spatial confounding in geostatistical regression models: An R‐ INLA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.2082-2097. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Interpretative Framework for Air Quality and Climate Biomonitoring With Lichens: A Meta‐Analysis of Surveys Using the European Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Counoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (12), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial distribution of Platinum Group Elements in rural French metropolitan territory using forest mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.144717. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05304505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial distribution and isotopic signatures of N and C in mosses across Europe” [Sci. Total Environ. 958 (2025) 178043]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 964, pp.178603. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Exploration of Ceruchinol in Moss: A Multidisciplinary Study on Biotechnological Cultivation of Physcomitrium patens (Hedw.) Mitt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Henes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1274. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and sourcing metal air contamination coupling concentrations and lead isotopes from moss biomonitoring in urban cemeteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Widory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Plasencia Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44292-024-00022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Agonimia (Ascomycota, Eurotiomycetes, Verrucariaceae) from Morane atoll (Tuāmotu-Gambier Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Fungal Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35535/pfsyst-2023-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les teneurs en platinoïdes dans les mousses terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04230538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to airborne metals and risk of cancer in the French cohort Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling exposure to airborne metals using moss biomonitoring in cemeteries in two urban areas around Paris and Lyon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Berr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119097. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and historical factors drive variation of reproductive traits in unisexual mosses in Europe: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Boquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Branquinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (1), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jse.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Grimmia Mosses Good Biomonitors for Urban Atmospheric Metallic Pollution? Preliminary Evidence from a French Case Study on Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholomé Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric É. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.491. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12040491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of the Liverworts and Hornworts of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hagborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.73-116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-bryologie2021v42a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des lichens corticoles dans trois sites parisiens et dans l'arboretum de Chèvreloup (Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rivart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaux, pollution de l'air et santé : Les mousses, des alliées originales en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.376-381. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to atmospheric metals assessed by mosses and mortality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal environment affects lead and sodium uptake by the moss Hypnum cupressiforme used as an air pollution biomonitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.506-513. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling spatial patterns of correlations between concentrations of heavy metals in mosses and atmospheric deposition in 2010 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Saathoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (53), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-018-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des Bryophytes de l'Île-de-France. Version 1.0 - Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Filoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fésolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication and modelling of atmospheric deposition in forests enable exposure and effect monitoring at high spatial density across scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schönrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping heavy metal and nitrogen concentrations in moss in 2010 throughout Europe by applying Random Forests models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina V Frontasyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of trace elements inputs to French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Z. Deportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 439, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade: utilisation de la tensiométrie dans une parcelle hétérogène sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 465, pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive performance among Lyon residents within the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees de Hoogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ISEE Europe Young and Early Career Researchers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EE9.0000000000000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moss Biomonitoring as an Alternative to Assess Exposure to Atmospheric Metals in Environmental Epidemiology: The Example of the Bramm Network and the Constances Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy-Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ottawa (Ontario), France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isesisee.2018.O04.01.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contextual elements on the spatial modelling of atmospheric cadmium accumulated by mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive function in an adult population in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Zare Sakhvidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021: 33rd Annual Conference of the International Society of Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New york, France. 2021 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isee.2021.P-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pollen uptake by three forested mosses species in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICP Vegetation – 31th task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dessau-Roβlau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mousses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Queyroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme et bio-inspiration en cosmétique : vers une révolution durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmetic Valley Editions, pp.320, 2025, 978-2490639663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des mousses cachées de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boucheron-Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04267297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIPlate - Développement d’indicateurs de biosurveillance des teneurs en platinoïdes dans l’écosystème forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2025, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des retombées atmosphériques par analyse de mousses en France - Campagne 2021 du dispositif BRAMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2024, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Leblond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated checklist of the bryophytes of Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wilding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry A. J. Hedderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Pócs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des deux espèces d’Aloina Kindb. à la Villa Baulieu (Rognes, 13840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Briffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Rachel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and isotopic signatures of N and C in mosses across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 958, pp.178043. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extrapolation of cadmium concentration in terrestrial mosses using multiple linear regression model predictions across French biogeographical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-35985-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing spatial confounding in geostatistical regression models: An R‐ INLA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (9), pp.2082-2097. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Interpretative Framework for Air Quality and Climate Biomonitoring With Lichens: A Meta‐Analysis of Surveys Using the European Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Counoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Austruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (12), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial distribution of Platinum Group Elements in rural French metropolitan territory using forest mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.144717. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05304505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial distribution and isotopic signatures of N and C in mosses across Europe” [Sci. Total Environ. 958 (2025) 178043]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Izquieta-Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Morera-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Elustondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lasheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Santamaría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 964, pp.178603. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Exploration of Ceruchinol in Moss: A Multidisciplinary Study on Biotechnological Cultivation of Physcomitrium patens (Hedw.) Mitt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Henes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1274. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and sourcing metal air contamination coupling concentrations and lead isotopes from moss biomonitoring in urban cemeteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Widory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Plasencia Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44292-024-00022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05185076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to airborne metals and risk of cancer in the French cohort Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.107999. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Agonimia (Ascomycota, Eurotiomycetes, Verrucariaceae) from Morane atoll (Tuāmotu-Gambier Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Fungal Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35535/pfsyst-2023-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les teneurs en platinoïdes dans les mousses terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04230538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling exposure to airborne metals using moss biomonitoring in cemeteries in two urban areas around Paris and Lyon in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Berr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119097. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and historical factors drive variation of reproductive traits in unisexual mosses in Europe: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Boquete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulema Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Branquinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (1), pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jse.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04138960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Grimmia Mosses Good Biomonitors for Urban Atmospheric Metallic Pollution? Preliminary Evidence from a French Case Study on Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartholomé Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric É. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.491. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12040491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of the Liverworts and Hornworts of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Hagborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbert Gradstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.73-116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-bryologie2021v42a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04168012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des lichens corticoles dans trois sites parisiens et dans l'arboretum de Chèvreloup (Yvelines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rivart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04157508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaux, pollution de l'air et santé : Les mousses, des alliées originales en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (4), pp.376-381. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to atmospheric metals assessed by mosses and mortality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal environment affects lead and sodium uptake by the moss Hypnum cupressiforme used as an air pollution biomonitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.506-513. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling spatial patterns of correlations between concentrations of heavy metals in mosses and atmospheric deposition in 2010 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Saathoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (53), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-018-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04274136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des Bryophytes de l'Île-de-France. Version 1.0 - Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Filoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fésolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication and modelling of atmospheric deposition in forests enable exposure and effect monitoring at high spatial density across scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schönrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Schmalfuß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0621-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and mapping heavy metal and nitrogen concentrations in moss in 2010 throughout Europe by applying Random Forests models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wosniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harmens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina V Frontasyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of PAH concentrations and stable isotope signatures (δ13C, δ15N) in mosses from three European areas - Characterization by multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 184, pp. 113-122. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geochemical signatures, including rare earth elements, in mosses and lichens to assess spatial integration and the influence of forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Agnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp. 96-104. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of trace elements inputs to French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Z. Deportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 439, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salade: utilisation de la tensiométrie dans une parcelle hétérogène sous abri froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bressoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 465, pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive performance among Lyon residents within the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees de Hoogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ISEE Europe Young and Early Career Researchers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France. pp.e327, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EE9.0000000000000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moss Biomonitoring as an Alternative to Assess Exposure to Atmospheric Metals in Environmental Epidemiology: The Example of the Bramm Network and the Constances Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy-Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Siemiatycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zhivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ottawa (Ontario), France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isesisee.2018.O04.01.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain – Comparison with heavy metal concentrations, C & N content and their stable isotope signatures δ13C & δ15N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Task Force Meeting of the UNECE ICP Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Brescia, Italy. 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosses as biomonitors of POPs pollution : spatial trends of PAH concentrations in mosses from France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Miguel Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cooperative Programme on Effects of Air Pollution on Natural Vegetation and Crops (ICP Vegetation). CHE., Jan 2011, Rapperswil, Switzerland. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contextual elements on the spatial modelling of atmospheric cadmium accumulated by mosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne cadmium and lead and cognitive function in an adult population in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Javad Zare Sakhvidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2021: 33rd Annual Conference of the International Society of Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New york, France. 2021 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isee.2021.P-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pollen uptake by three forested mosses species in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICP Vegetation – 31th task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dessau-Roβlau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain: Influence of site-specific and regional characteristics on their occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of site-specific and regional characteristics on the occurrence of polycyclic aromatic hydrocarbons in mosses from three European areas located in France, Switzerland and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Foan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Thöni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Air Quality Symposium: Plant, Animal and Human (BIOMAQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anvers, Belgium. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mousses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Queyroz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme et bio-inspiration en cosmétique : vers une révolution durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmetic Valley Editions, pp.320, 2025, 978-2490639663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05551767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des mousses cachées de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boucheron-Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04267297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIPlate - Développement d’indicateurs de biosurveillance des teneurs en platinoïdes dans l’écosystème forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2025, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des retombées atmosphériques par analyse de mousses en France - Campagne 2021 du dispositif BRAMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN). 2024, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05549759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Izquieta-Rojano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Morera-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamar&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35985-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#243;cs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Gradstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Briffaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Riviere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Geffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Agnello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05304505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144717" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schr&#246;der" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Henes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Plasencia S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44292-024-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Paradis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kervran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35535/pfsyst-2023-0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610840v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04138960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Boquete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Varela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Branquinho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hagborg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-bryologie2021v42a6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Schr&#246;der" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schmalfu&#223;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Saathoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-018-0183-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arluison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;solowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Wosniok" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0621-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Frontasyeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Deportes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Eglin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLKL6JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000327" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575210v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isesisee.2018.O04.01.33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Zare Sakhvidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.P-237" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Allard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wilding" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry A. J. Hedderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#243;cs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Gradstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Briffaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Riviere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Izquieta-Rojano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Morera-G&#243;mez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elustondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lasheras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Santamar&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35985-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Geffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Agnello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05304505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144717" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schr&#246;der" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Henes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05185076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Plasencia S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44292-024-00022-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107999" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Paradis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kervran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35535/pfsyst-2023-0023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610840v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04138960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Boquete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Varela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Calleja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Branquinho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Vieille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040491" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hagborg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-bryologie2021v42a6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04157508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zhivin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Schr&#246;der" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Schmalfu&#223;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Saathoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harmens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-018-0183-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Filoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arluison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;solowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976527v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#246;nrock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Wosniok" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0621-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina V Frontasyeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.032" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Th&#246;ni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Miguel Santamaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Agnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Z. Deportes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Eglin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWLKL6JG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000327" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575210v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isesisee.2018.O04.01.33" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pesch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santamaria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Zare Sakhvidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.P-237" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02802635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pesch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pesch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05551767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Allard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05549759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>