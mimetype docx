--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -289,51 +289,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -457,9827 +457,9957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
+                <w:t xml:space="preserve">Pore-Size Distribution of Coal Characterized by NMR Relaxometry and Cryoporometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Amoury</w:t>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minchuan Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 152 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2026, 153, pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-025-02152-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-026-02304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333716v1</w:t>
+                <w:t xml:space="preserve">hal-05564071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of acid-catalyzed dehydration and pressure on woody biomass carbonization: Exploring carbon yield, heteroatom functionalities, and biochar atomistic structure</w:t>
+                <w:t xml:space="preserve">Experimental study of LNAPL displacement in vertical model of porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
+                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Macias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.132760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098686v1</w:t>
+                <w:t xml:space="preserve">hal-05238446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of LNAPL displacement in vertical model of porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of thermal convection and melting dynamics in a Phase Change Material (PCM) embedded in a solid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+                <w:t xml:space="preserve">Anthony Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132760⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238446v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal convection and melting dynamics in a Phase Change Material (PCM) embedded in a solid foam</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127283⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-025-02152-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154992v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of acid-catalyzed dehydration and pressure on woody biomass carbonization: Exploring carbon yield, heteroatom functionalities, and biochar atomistic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mathews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nj02476a⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, pp.120474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826434v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+                <w:t xml:space="preserve">A comprehensive in-situ analysis of lignin softening and pyrolysis mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632957v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf de Vains</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.15577 - 15589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02476a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04821973v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR measurement of diffusion coefficients by radio-frequency gradients in the case of short relaxation times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361, pp.107668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2024.107668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04411333v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental velocity and temperature measurements for natural convection in a highly porous medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tien Dung Le</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 205, pp.109257. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286807v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive in-situ analysis of lignin softening and pyrolysis mechanism</w:t>
+                <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo Dong</w:t>
+                <w:t xml:space="preserve">Tina Ročnik Kozmelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiping Yang</w:t>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laine</w:t>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Chen</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105603. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.107056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666018v1</w:t>
+                <w:t xml:space="preserve">hal-04411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a three-loop asymmetric coil producing a homogeneous radiofrequency B 1 field gradient along the axis of a vertical sample tube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">Experimental velocity and temperature measurements for natural convection in a highly porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2022.107362⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, pp.109257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927438v1</w:t>
+                <w:t xml:space="preserve">hal-04286807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanez Bennacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girardet</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bianchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Laurent Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180327v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a three-loop asymmetric coil producing a homogeneous radiofrequency B 1 field gradient along the axis of a vertical sample tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2022.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308516v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736194v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the hydroxyls crosslinking on lignin softening and pyrolysis via in situ 1H NMR, rheology, DRIFT and SPI-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Laine</w:t>
+                <w:t xml:space="preserve">Natural convection in Phase Change Material: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107390⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.122047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736217v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483205v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of flow redistribution in 7 × 7 ballooned fuel bundle experiments using DRACCAR code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+                <w:t xml:space="preserve">Impacts of the hydroxyls crosslinking on lignin softening and pyrolysis via in situ 1H NMR, rheology, DRIFT and SPI-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111888⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.107390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921718v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in Phase Change Material: Experimental study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388273v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerization of Technical Lignins in Supercritical Ethanol: Effects of Lignin Structure and Catalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Simulation of flow redistribution in 7 × 7 ballooned fuel bundle experiments using DRACCAR code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Luna Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02704⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.111888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469055v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights for titanium(iv) speciation in acidic media based on UV-visible and 31P NMR spectroscopies and molecular modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cote</w:t>
+                <w:t xml:space="preserve">Depolymerization of Technical Lignins in Supercritical Ethanol: Effects of Lignin Structure and Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra04284j⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (21), pp.17769-17783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324044v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric effects on the flow redistribution in ballooned bundles evaluated by magnetic resonance velocimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+                <w:t xml:space="preserve">New insights for titanium(iv) speciation in acidic media based on UV-visible and 31P NMR spectroscopies and molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Halleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110383⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (43), pp.27059 - 27073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04284j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162585v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+                <w:t xml:space="preserve">Parametric effects on the flow redistribution in ballooned bundles evaluated by magnetic resonance velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.110383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139936v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Balan Lavinia</w:t>
+                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469094v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balan Lavinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020058⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921621v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and XRD quantification of bound and free water interaction of spruce wood fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady El Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, pp.120470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity field and flow redistribution in a ballooned 7x7 fuel bundle measured by magnetic resonance velocimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110828⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940079v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Velocity field and flow redistribution in a ballooned 7x7 fuel bundle measured by magnetic resonance velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369, pp.110828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736211v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystal X-ray diffraction study, NMR and electrochemical analysis of a copper( i ) 5,11,17,23-tetra- tert -butyl-25,26,27,28-tetrakis-[(6-methyl-2,2′-bipyridyl-6-yl)methoxy]calix[4]arene complex: an original M 4 L 2 “hand-to-hand” system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+                <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj01152h⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270867v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement and state determination of supercooled droplets using laser-induced fluorescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-crystal X-ray diffraction study, NMR and electrochemical analysis of a copper( i ) 5,11,17,23-tetra- tert -butyl-25,26,27,28-tetrakis-[(6-methyl-2,2′-bipyridyl-6-yl)methoxy]calix[4]arene complex: an original M 4 L 2 “hand-to-hand” system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-018-2672-3⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (33), pp.13282-13293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj01152h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082159v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature measurement and state determination of supercooled droplets using laser-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Stiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (4), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-018-2672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092702v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI temperature and velocity measurements in a fluid layer with heat transfer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-018-2494-3⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.1999-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693075v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI temperature and velocity measurements in a fluid layer with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-018-2494-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527619v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Retournard</w:t>
+                <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575533v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+                <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 536, pp.116 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575541v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Potassium on the Mechanisms of Biomass Pyrolysis Studied using Complementary Analytical Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501560⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (8), pp.6940-6949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416493v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Moyne</w:t>
+                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: Experimental investigations by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouteera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.742-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527628v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: Experimental investigations by MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Potassium on the Mechanisms of Biomass Pyrolysis Studied using Complementary Analytical Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+                <w:t xml:space="preserve">Mohammed Bouroukba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérif Nouar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mondher Bouteera</w:t>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.12.056⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.863 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408983v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Diffusion of Gases in a Zeolite Bed: NMR and Slice Selection Procedure, Modeling, and Parameter Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petryk</w:t>
+                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Deineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07974⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431806v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-induced compaction of granular suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchal</w:t>
+                <w:t xml:space="preserve">Competitive Diffusion of Gases in a Zeolite Bed: NMR and Slice Selection Procedure, Modeling, and Parameter Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Demeurie</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sergienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15074-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (47), pp.26519 - 26525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266900v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalimido-ferrocidiphenol cyclodextrin complexes: Characterization and anticancer activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Vibration-induced compaction of granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hanotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Demeurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.043⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (7), 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15074-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218567v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Methods of the Identification of Competitive Diffusion Parameters in Inhomogeneous Media of Nanoporous Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Fraissard</w:t>
+                <w:t xml:space="preserve">Phthalimido-ferrocidiphenol cyclodextrin complexes: Characterization and anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybernetics and Systems Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10559-015-9744-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 491 (1-2), pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417987v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical State of di-Nitrogen in the Presence of SBA and Various Zeolites Probed by 15 N Spin–Lattice Relaxation of Pure 15 N 2 in the 30–300 K Temperature Range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Canet</w:t>
+                <w:t xml:space="preserve">Highly Efficient Methods of the Identification of Competitive Diffusion Parameters in Inhomogeneous Media of Nanoporous Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Sergienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Petryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fraissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp411895x⟩</w:t>
+              <w:t xml:space="preserve">Cybernetics and Systems Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.529--546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10559-015-9744-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425572v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Extra- and Intracellular Alkalinization Improves Cardiovascular Functions in Severe Lactic Acidosis Induced by Hemorrhagic Shock</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical State of di-Nitrogen in the Presence of SBA and Various Zeolites Probed by 15 N Spin–Lattice Relaxation of Pure 15 N 2 in the 30–300 K Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fraissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Conner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (9), pp.4741 - 4750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp411895x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425256v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+                <w:t xml:space="preserve">Efficient Extra- and Intracellular Alkalinization Improves Cardiovascular Functions in Severe Lactic Acidosis Induced by Hemorrhagic Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Sennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodr Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (4), pp. 926-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431390v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dispersion by NMR: comparison between NMR measurements and stochastic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Dillet</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744082v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pinhole effect on MEA/cell ageing in PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Tao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Tao Huang</w:t>
+                <w:t xml:space="preserve">Yohann Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Chatillon</w:t>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.543-550. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.09.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.09.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Relaxometry Study of the Interaction of Water with a Nafion Membrane under Acid, Sodium, and Potassium Forms. Evidence of Two Types of Bound Water</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431056v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">NMR Relaxometry Study of the Interaction of Water with a Nafion Membrane under Acid, Sodium, and Potassium Forms. Evidence of Two Types of Bound Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (21), pp.6534-6540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp311062h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431055v1</w:t>
+                <w:t xml:space="preserve">hal-01431056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293497v1</w:t>
+                <w:t xml:space="preserve">hal-01431055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Air Relative Humidity (RH) Cycling Tests on MEA/Cell Aging in PEMFC Part II: Study of Low RH Cycling Test with Air RH at 62%/0%</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100061⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778279v1</w:t>
+                <w:t xml:space="preserve">hal-01293497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Air Relative Humidity (RH) Cycling Tests on MEA/Cell Aging in PEMFC Part I: Study of High RH Cycling Test With air RH at 62%/100%</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Air Relative Humidity (RH) Cycling Tests on MEA/Cell Aging in PEMFC Part II: Study of Low RH Cycling Test with Air RH at 62%/0%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Chatillon</w:t>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (3), pp.335-346. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-resonance effects and selectivity profiles in pulsed nitrogen-14 nuclear quadrupole resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aissani</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Air Relative Humidity (RH) Cycling Tests on MEA/Cell Aging in PEMFC Part I: Study of High RH Cycling Test With air RH at 62%/100%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Tao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477862v1</w:t>
+                <w:t xml:space="preserve">hal-00778278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive diffusion of gases in a zeolite using proton NMR and a slice selection procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Off-resonance effects and selectivity profiles in pulsed nitrogen-14 nuclear quadrupole resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47-48, pp.39 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2012.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01477888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Imaging of Water Flow in Packed Beds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
+                <w:t xml:space="preserve">Competitive diffusion of gases in a zeolite using proton NMR and a slice selection procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fraissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (1), pp.104 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482049v1</w:t>
+                <w:t xml:space="preserve">hal-01477888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical treatments on the behavior of water in Nafion® NRE-212 by 1H NMR: Self-diffusion measurements and proton quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 371 (1-2), pp.148 - 154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-13 Heteronuclear Longitudinal Spin Relaxation for Geometrical (and Stereochemical) Determinations in Small or Medium Size Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">NMR Imaging of Water Flow in Packed Beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+                <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482005v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxometry: Spin lattice relaxation times in the laboratory frame versus spin lattice relaxation times in the rotating frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Carbon-13 Heteronuclear Longitudinal Spin Relaxation for Geometrical (and Stereochemical) Determinations in Small or Medium Size Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.06.064⟩</w:t>
+              <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.89-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097072-1.00002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482058v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR diffusion measurements under chemical exchange between sites involving a large chemical shift difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, pp.127 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmr.a.20154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion coefficients obtained from proton-decoupled carbon-13 spectra for analyzing a mixture of terpenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">NMR relaxometry: Spin lattice relaxation times in the laboratory frame versus spin lattice relaxation times in the rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Castola</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2442⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 495, pp.287 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482094v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diffusion coefficients obtained from proton-decoupled carbon-13 spectra for analyzing a mixture of terpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Canet</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47, pp.635-640. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47, pp.635 - 640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.2442⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00593474v1</w:t>
+                <w:t xml:space="preserve">hal-01482094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-diffusion coefficients obtained from proton-decoupled carbon-13 spectra for analyzing a mixture of terpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bedet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Castola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.635-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298490v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-sided radio-frequency field gradient with two unsymmetrical loops: Applications to nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Hedjiedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79, pp.123704 - 123704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3042276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR imaging of fluid pathways during drainage of softwood in a pressure membrane chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of gas transport in a microporous solid using a slice selection procedure: Application to the diffusion of benzene in ZSM5</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.05.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482113v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully homemade 14N quadrupole resonance spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of gas transport in a microporous solid using a slice selection procedure: Application to the diffusion of benzene in ZSM5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fraissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.08.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139 (3), pp.234 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298328v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">A fully homemade 14N quadrupole resonance spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.568-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298304v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling and visualization of gas transport in a zeolite bed using a slice selection procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petryk</w:t>
+                <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205060v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Shift Imaging (CSI) by precise object displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modelling and visualization of gas transport in a zeolite bed using a slice selection procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fraissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.11.1-11.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00124995v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Shift Imaging (CSI) by precise object displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Trausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grandclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (3), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00125370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal conditions for two-point estimation of self-diffusion coefficients through rf gradient NMR experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 408 (4-6), pp.237-240. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 173 (1), pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125035v1</w:t>
+                <w:t xml:space="preserve">hal-00125370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR measurement of self-diffusion coefficients by slice selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal conditions for two-point estimation of self-diffusion coefficients through rf gradient NMR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1756572⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 408 (4-6), pp.237-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125368v1</w:t>
+                <w:t xml:space="preserve">hal-00125035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
+                <w:t xml:space="preserve">NMR measurement of self-diffusion coefficients by slice selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Trausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Escanye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (1), pp.405-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1756572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125364v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (10), pp.769-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulations of NMR experiments employing static and/or radio-frequency field gradients: application to slice selection by the inhomogeneous radio-frequency field of a standard coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (2), pp.307 - 318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF03166112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10287,4619 +10417,4619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size distribution of Lorraine coal using NMR relaxometry and cryoporometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of dynamics of residual LNAPL remobilization in porous media partially filled with two immiscible fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minchuan Jiang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313109v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size distribution of Lorraine coal characterized by NMR relaxometry and cryoporometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
+                <w:t xml:space="preserve">Étude via Imagerie par Résonance Magnétique (IRM) du comportement en convection naturelle d'une suspension de matériaux à changement de phase microencapsulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293946v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI characterisation of bubbly flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Archer</w:t>
+                <w:t xml:space="preserve">Pore size distribution of Lorraine coal characterized by NMR relaxometry and cryoporometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Congrès Francais de Mécanique</w:t>
+              <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293964v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of dynamics of residual LNAPL remobilization in porous media partially filled with two immiscible fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pore size distribution of Lorraine coal using NMR relaxometry and cryoporometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296067v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude via Imagerie par Résonance Magnétique (IRM) du comportement en convection naturelle d'une suspension de matériaux à changement de phase microencapsulés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI characterisation of bubbly flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">D. Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312986v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">Surfactant-enhanced remediation of LNAPL contaminated porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16emes Journées d'étude sur les milieux poreux (JEMP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil-Malmaison, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311361v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of the swelling of polymeric hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feina Xu</w:t>
+                <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Porous Media - Interpore 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309453v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of metal ions between water and petroleum at geological temperatures: an experimental study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance imaging of the swelling of polymeric hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Porous Media - Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258842v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-enhanced remediation of LNAPL contaminated porous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Partitioning of metal ions between water and petroleum at geological temperatures: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chbani Malika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journées d'étude sur les milieux poreux (JEMP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309739v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'écoulements diphasiques eau-air par IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur V S Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation par IRM du gonflement d'hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés francais de Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">One-step microwave synthesis of functionalized magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bianchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2020 The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340838v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step microwave synthesis of functionalized magnetic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2020 The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487102v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Crouillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236400v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Studying of two-phase displacement with MRI Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">24ème Congrés Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124298v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying of two-phase displacement with MRI Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrés Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404317v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuya Higa</w:t>
+                <w:t xml:space="preserve">M. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Oka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
+              <w:t xml:space="preserve">ICMRM 2019, 15th International Conference on Magnetic Resonance Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297081v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Ferrari</w:t>
+                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jenny</w:t>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">Kazuya Higa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMRM 2019, 15th International Conference on Magnetic Resonance Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268195v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740440v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+                <w:t xml:space="preserve">Two-Phase Displacement In Porous Media Studied By MRI Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on the Mathematics of Oil Recovery (ECMOR XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806212v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Displacement In Porous Media Studied By MRI Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
+                <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on the Mathematics of Oil Recovery (ECMOR XVI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. 33, 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883685v2</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of supercooled droplet by Laser-Induced Fluorescence: Temperature and ice fraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+                <w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857473v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: velocity and temperature measurements by MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">Characterization of supercooled droplet by Laser-Induced Fluorescence: Temperature and ice fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Stiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dynmuhambet Baymbetov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857713v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: velocity and temperature measurements by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynmuhambet Baymbetov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908949v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t>
+              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687439v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures couplées de vitesse et de température par IRM pour l'étude de la convection de Rayleigh Benard</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">7th FDFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704150v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">CARISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521751v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures couplées de vitesse et de température par IRM pour l'étude de la convection de Rayleigh Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FDFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">GERM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391848v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARISMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t>
+              <w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521738v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du développement d'instabilités thermoconvectives dans un fluide rhéofluidifiant par une méthodologie IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoues Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the unsaturated hydraulic conductivity of clayey samples using magnetic resonance imaging (MRI)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mechanism of biomass pyrolysis revealed by various analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadio Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443964v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of water drop movement subjected to an air stream in porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Determination of the unsaturated hydraulic conductivity of clayey samples using magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rotterdam, Netherlands. 3 p</w:t>
+              <w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442288v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of biomass pyrolysis revealed by various analytical methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental study of water drop movement subjected to an air stream in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza E. Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">COMSOL Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rotterdam, Netherlands. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992460v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 224th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of accelerated air relative humidity cycling tests on the cell aging of PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Chatillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Botao Huang</w:t>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cell Conference 2011 - FDFC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14909,1220 +15039,1220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI as a tool for nuclear safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798574v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI as a tool for nuclear safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V S Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550508v1</w:t>
+                <w:t xml:space="preserve">hal-03798574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging of Convection in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging of Convection in Phase Changing Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Stiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème congrés du GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
+              <w:t xml:space="preserve">Euromar 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314607v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measure of temperature and velocity in fluids using MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857470v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous measure of temperature and velocity in fluids using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lottin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromar 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857474v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FDFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRPM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16132,131 +16262,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN express: spins 1/2, état liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId444"/>
+      <w:footerReference w:type="default" r:id="rId446"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16324,51 +16454,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ECD631B"/>
+    <w:nsid w:val="D8BA2CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16555,51 +16685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-2271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080262996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5492-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kerimbekova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04534017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107668" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04666018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Dong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105603" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03927438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107362" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107390" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Luna Valencia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111888" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02704" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fannir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Stiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2672-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431806v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petryk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sergienko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deineka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07974" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanotin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15074-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Sergienko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Petryk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraissard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10559-015-9744-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Conner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411895x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425256v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrocq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodr Issa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Strub" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000077" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chatillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.09.058" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDRSTD62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431056v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311062h" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Tao Huang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100061" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBDL963W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778278v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guendouz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retournard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aissani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2012.08.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MVS2SZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477888v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482049v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.06.064" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482078v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Retournard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Canet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20154" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482094v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2442" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21L5LRRD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593474v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yemloul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castola" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482107v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjiedj" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042276" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petryk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.034" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V52R9RQK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205060v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124995v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1757" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXT3NSTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756572" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125358v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandclaude" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03166112" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293946v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293964v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelong" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296067v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815090v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lelong" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883685v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802188" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857473v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857713v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynmuhambet Baymbetov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449460v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442288v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937148v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Huang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404297v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857470v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-2271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080262996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5492-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-026-02304-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kerimbekova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04666018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04534017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03927438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Luna Valencia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02704" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120470" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fannir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Stiti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2672-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petryk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sergienko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deineka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07974" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanotin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15074-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Sergienko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Petryk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10559-015-9744-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Conner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411895x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425256v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodr Issa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Strub" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000077" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chatillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.09.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDRSTD62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311062h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Tao Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBDL963W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guendouz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retournard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aissani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2012.08.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MVS2SZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Retournard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Canet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20154" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.06.064" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2442" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21L5LRRD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yemloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjiedj" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042276" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petryk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V52R9RQK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124995v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1757" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXT3NSTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756572" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandclaude" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03166112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lelong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883685v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802188" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857473v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857713v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynmuhambet Baymbetov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449460v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937148v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Huang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404297v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>