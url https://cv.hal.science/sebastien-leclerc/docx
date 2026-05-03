--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -12465,307 +12465,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jenny</w:t>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Higa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMRM 2019, 15th International Conference on Magnetic Resonance Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268195v1</w:t>
+                <w:t xml:space="preserve">hal-02297081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazuya Higa</w:t>
+                <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Oka</w:t>
+                <w:t xml:space="preserve">M. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
+              <w:t xml:space="preserve">ICMRM 2019, 15th International Conference on Magnetic Resonance Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297081v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12976,51 +12976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13451,51 +13451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16454,51 +16454,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8BA2CD9"/>
+    <w:nsid w:val="A5D7D578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16685,51 +16685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-2271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080262996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5492-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-026-02304-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kerimbekova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04666018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04534017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03927438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Luna Valencia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02704" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120470" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fannir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Stiti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2672-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petryk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sergienko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deineka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07974" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanotin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15074-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Sergienko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Petryk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10559-015-9744-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Conner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411895x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425256v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodr Issa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Strub" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000077" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chatillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.09.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDRSTD62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311062h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Tao Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBDL963W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guendouz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retournard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aissani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2012.08.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MVS2SZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Retournard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Canet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20154" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.06.064" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2442" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21L5LRRD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yemloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjiedj" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042276" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petryk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V52R9RQK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124995v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1757" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXT3NSTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756572" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandclaude" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03166112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lelong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883685v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802188" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857473v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857713v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynmuhambet Baymbetov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449460v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937148v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Huang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404297v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-2271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080262996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5492-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-026-02304-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kerimbekova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04666018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04534017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03927438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Luna Valencia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02704" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120470" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fannir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Stiti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2672-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petryk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sergienko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deineka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07974" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanotin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15074-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Sergienko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Petryk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10559-015-9744-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Conner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411895x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425256v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodr Issa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Strub" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000077" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chatillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.09.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDRSTD62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311062h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Tao Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBDL963W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guendouz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retournard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aissani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2012.08.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MVS2SZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Retournard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Canet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20154" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.06.064" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2442" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21L5LRRD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yemloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjiedj" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042276" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petryk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V52R9RQK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124995v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1757" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXT3NSTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756572" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandclaude" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03166112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lelong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883685v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802188" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857473v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857713v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynmuhambet Baymbetov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449460v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937148v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Huang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404297v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>