--- v2 (2026-05-03)
+++ v3 (2026-06-01)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">080262996</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hgQi9KAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-5492-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,100 +233,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inhomogénéité du champ radiofréquence en résonance magnétique nucléaire : expériences et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2004. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2004NAN10038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -315,10099 +336,10099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganics from kraft black liquor enable rapid oxidative crosslinking and morphology control in lignin derived hard carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Pauls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olli Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Paajanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 447, pp.134177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-Size Distribution of Coal Characterized by NMR Relaxometry and Cryoporometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 153, pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-026-02304-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of LNAPL displacement in vertical model of porous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pereira</w:t>
+                <w:t xml:space="preserve">Bilal Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132760⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-025-02152-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238446v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal convection and melting dynamics in a Phase Change Material (PCM) embedded in a solid foam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of acid-catalyzed dehydration and pressure on woody biomass carbonization: Exploring carbon yield, heteroatom functionalities, and biochar atomistic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Métivier</w:t>
+                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Teixeira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robert Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mathews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127283⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, pp.120474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154992v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of LNAPL displacement in vertical model of porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-025-02152-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 655, pp.132760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333716v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of acid-catalyzed dehydration and pressure on woody biomass carbonization: Exploring carbon yield, heteroatom functionalities, and biochar atomistic structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of thermal convection and melting dynamics in a Phase Change Material (PCM) embedded in a solid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mathews</w:t>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120474⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098686v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive in-situ analysis of lignin softening and pyrolysis mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiping Yang</w:t>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf de Vains</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105603⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.15577 - 15589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02476a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666018v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR measurement of diffusion coefficients by radio-frequency gradients in the case of short relaxation times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouizi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Regnouf de Vains</w:t>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nj02476a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.107668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2024.107668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826434v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR measurement of diffusion coefficients by radio-frequency gradients in the case of short relaxation times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Canet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2024.107668⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04534017v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mrad</w:t>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Mozet</w:t>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04821973v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Tina Ročnik Kozmelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Erika Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Mezani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.107056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632957v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric fragments distribution, structure and functionalities upon ruthenium-catalyzed technical lignin depolymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental velocity and temperature measurements for natural convection in a highly porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, pp.109257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411333v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental velocity and temperature measurements for natural convection in a highly porous medium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comprehensive in-situ analysis of lignin softening and pyrolysis mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109257⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286807v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chanez Bennacef</w:t>
+                <w:t xml:space="preserve">Design of a three-loop asymmetric coil producing a homogeneous radiofrequency B 1 field gradient along the axis of a vertical sample tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2022.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308516v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a three-loop asymmetric coil producing a homogeneous radiofrequency B 1 field gradient along the axis of a vertical sample tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+                <w:t xml:space="preserve">Emilie Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Retournard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2022.107362⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927438v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for MRI applications: Microwave synthesis and physicochemical, magnetic and biological characterizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of alginate properties and calcium chloride concentration on alginate bead reticulation and size : a phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+                <w:t xml:space="preserve">Chanez Bennacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106819⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15204163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180327v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in Phase Change Material: Experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122047⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388273v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impacts of the hydroxyls crosslinking on lignin softening and pyrolysis via in situ 1H NMR, rheology, DRIFT and SPI-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.107390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736194v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the hydroxyls crosslinking on lignin softening and pyrolysis via in situ 1H NMR, rheology, DRIFT and SPI-MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+                <w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736217v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Simulation of flow redistribution in 7 × 7 ballooned fuel bundle experiments using DRACCAR code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Luna Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 396, pp.111888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483205v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of flow redistribution in 7 × 7 ballooned fuel bundle experiments using DRACCAR code</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural convection in Phase Change Material: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111888⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.122047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921718v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of Technical Lignins in Supercritical Ethanol: Effects of Lignin Structure and Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (21), pp.17769-17783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights for titanium(iv) speciation in acidic media based on UV-visible and 31P NMR spectroscopies and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Halleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (43), pp.27059 - 27073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1ra04284j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric effects on the flow redistribution in ballooned bundles evaluated by magnetic resonance velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, pp.110383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perizat Galiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balan Lavinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and XRD quantification of bound and free water interaction of spruce wood fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, pp.120470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), pp.524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2020058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity field and flow redistribution in a ballooned 7x7 fuel bundle measured by magnetic resonance velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Glantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 369, pp.110828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-crystal X-ray diffraction study, NMR and electrochemical analysis of a copper( i ) 5,11,17,23-tetra- tert -butyl-25,26,27,28-tetrakis-[(6-methyl-2,2′-bipyridyl-6-yl)methoxy]calix[4]arene complex: an original M 4 L 2 “hand-to-hand” system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (33), pp.13282-13293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9nj01152h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement and state determination of supercooled droplets using laser-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Stiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (4), pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-018-2672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Relaxivity Gd(III)–Hemicryptophane Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (7), pp.1999-2003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI temperature and velocity measurements in a fluid layer with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-018-2494-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of pectin with laccase-mediated oxidation products of ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 536, pp.116 - 122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binod Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (8), pp.6940-6949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: Experimental investigations by MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Potassium on the Mechanisms of Biomass Pyrolysis Studied using Complementary Analytical Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Bouteera</w:t>
+                <w:t xml:space="preserve">Mohammed Bouroukba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.12.056⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.863 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408983v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Potassium on the Mechanisms of Biomass Pyrolysis Studied using Complementary Analytical Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501560⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416493v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: Experimental investigations by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+                <w:t xml:space="preserve">Chérif Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Bouteera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.742-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527628v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Diffusion of Gases in a Zeolite Bed: NMR and Slice Selection Procedure, Modeling, and Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sergienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Deineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (47), pp.26519 - 26525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-induced compaction of granular suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hanotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Demeurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (7), 9p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2015-15074-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phthalimido-ferrocidiphenol cyclodextrin complexes: Characterization and anticancer activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feten Najlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 491 (1-2), pp.323-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Methods of the Identification of Competitive Diffusion Parameters in Inhomogeneous Media of Nanoporous Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. V. Sergienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fraissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybernetics and Systems Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (4), pp.529--546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10559-015-9744-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical State of di-Nitrogen in the Presence of SBA and Various Zeolites Probed by 15 N Spin–Lattice Relaxation of Pure 15 N 2 in the 30–300 K Temperature Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fraissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Conner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (9), pp.4741 - 4750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp411895x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Extra- and Intracellular Alkalinization Improves Cardiovascular Functions in Severe Lactic Acidosis Induced by Hemorrhagic Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Sennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodr Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 120 (4), pp. 926-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dispersion by NMR: comparison between NMR measurements and stochastic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pinhole effect on MEA/cell ageing in PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.543-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Relaxometry Study of the Interaction of Water with a Nafion Membrane under Acid, Sodium, and Potassium Forms. Evidence of Two Types of Bound Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp311062h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431056v1</w:t>
+                <w:t xml:space="preserve">hal-01431055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NMR Relaxometry Study of the Interaction of Water with a Nafion Membrane under Acid, Sodium, and Potassium Forms. Evidence of Two Types of Bound Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (21), pp.6534-6540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311062h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431055v1</w:t>
+                <w:t xml:space="preserve">hal-01431056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Air Relative Humidity (RH) Cycling Tests on MEA/Cell Aging in PEMFC Part II: Study of Low RH Cycling Test with Air RH at 62%/0%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), pp.347-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.201100061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Air Relative Humidity (RH) Cycling Tests on MEA/Cell Aging in PEMFC Part I: Study of High RH Cycling Test With air RH at 62%/100%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), pp.335-346. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-resonance effects and selectivity profiles in pulsed nitrogen-14 nuclear quadrupole resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47-48, pp.39 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive diffusion of gases in a zeolite using proton NMR and a slice selection procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fraissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187 (1), pp.104 - 107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical treatments on the behavior of water in Nafion® NRE-212 by 1H NMR: Self-diffusion measurements and proton quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 371 (1-2), pp.148 - 154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Imaging of Water Flow in Packed Beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (5), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-13 Heteronuclear Longitudinal Spin Relaxation for Geometrical (and Stereochemical) Determinations in Small or Medium Size Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74, pp.89-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097072-1.00002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR diffusion measurements under chemical exchange between sites involving a large chemical shift difference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NMR relaxometry: Spin lattice relaxation times in the laboratory frame versus spin lattice relaxation times in the rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laouès Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Canet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36, pp.127 - 137. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 495, pp.287 - 291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmr.a.20154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482078v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxometry: Spin lattice relaxation times in the laboratory frame versus spin lattice relaxation times in the rotating frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR diffusion measurements under chemical exchange between sites involving a large chemical shift difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+                <w:t xml:space="preserve">L Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Retournard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.06.064⟩</w:t>
+              <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.127 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmr.a.20154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482058v1</w:t>
+                <w:t xml:space="preserve">hal-01482078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diffusion coefficients obtained from proton-decoupled carbon-13 spectra for analyzing a mixture of terpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47, pp.635 - 640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-diffusion coefficients obtained from proton-decoupled carbon-13 spectra for analyzing a mixture of terpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Castola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47, pp.635-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-sided radio-frequency field gradient with two unsymmetrical loops: Applications to nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Hedjiedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79, pp.123704 - 123704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3042276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR imaging of fluid pathways during drainage of softwood in a pressure membrane chamber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482134v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR imaging of fluid pathways during drainage of softwood in a pressure membrane chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00298490v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of gas transport in a microporous solid using a slice selection procedure: Application to the diffusion of benzene in ZSM5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fraissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 139 (3), pp.234 - 240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully homemade 14N quadrupole resonance spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4-5), pp.568-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and visualization of gas transport in a zeolite bed using a slice selection procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fraissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusion Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.11.1-11.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00205060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Shift Imaging (CSI) by precise object displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Trausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (3), pp.311-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.1757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HMBC-like experiment based on longitudinal csa/dipolar cross-correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 173 (1), pp.29-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2004.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal conditions for two-point estimation of self-diffusion coefficients through rf gradient NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 408 (4-6), pp.237-240. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR measurement of self-diffusion coefficients by slice selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Trausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Escanye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121 (1), pp.405-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1756572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of radio-frequency field inhomogeneity effects: application to pulse trains aimed at the determination of CSA-dipolar interference terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (10), pp.769-775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of NMR experiments employing static and/or radio-frequency field gradients: application to slice selection by the inhomogeneous radio-frequency field of a standard coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (2), pp.307 - 318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF03166112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10417,4619 +10438,4619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of dynamics of residual LNAPL remobilization in porous media partially filled with two immiscible fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+                <w:t xml:space="preserve">Pore size distribution of Lorraine coal characterized by NMR relaxometry and cryoporometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Panfilov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296067v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude via Imagerie par Résonance Magnétique (IRM) du comportement en convection naturelle d'une suspension de matériaux à changement de phase microencapsulés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore size distribution of Lorraine coal using NMR relaxometry and cryoporometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Tien-Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312986v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size distribution of Lorraine coal characterized by NMR relaxometry and cryoporometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI characterisation of bubbly flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Dung Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
+                <w:t xml:space="preserve">D. Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
+              <w:t xml:space="preserve">26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293946v1</w:t>
+                <w:t xml:space="preserve">hal-05293964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size distribution of Lorraine coal using NMR relaxometry and cryoporometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of dynamics of residual LNAPL remobilization in porous media partially filled with two immiscible fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313109v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI characterisation of bubbly flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude via Imagerie par Résonance Magnétique (IRM) du comportement en convection naturelle d'une suspension de matériaux à changement de phase microencapsulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Archer</w:t>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293964v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-enhanced remediation of LNAPL contaminated porous medium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journées d'étude sur les milieux poreux (JEMP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309739v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance imaging of the swelling of polymeric hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Porous Media - Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinburg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311361v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of the swelling of polymeric hydrogels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partitioning of metal ions between water and petroleum at geological temperatures: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chbani Malika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Porous Media - Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309453v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of metal ions between water and petroleum at geological temperatures: an experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Peiffert</w:t>
+                <w:t xml:space="preserve">Surfactant-enhanced remediation of LNAPL contaminated porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kerimbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16emes Journées d'étude sur les milieux poreux (JEMP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258842v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'écoulements diphasiques eau-air par IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur V S Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation par IRM du gonflement d'hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés francais de Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step microwave synthesis of functionalized magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bianchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2020 The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Crouillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying of two-phase displacement with MRI Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fannir</w:t>
+                <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrés Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404317v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Studying of two-phase displacement with MRI Studying of parameters of two-phase displacement in porous media with MRI technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">24ème Congrés Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124298v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+                <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">M. Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuya Higa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takashi Nakamura</w:t>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
+              <w:t xml:space="preserve">ICMRM 2019, 15th International Conference on Magnetic Resonance Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297081v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How MRI can assist Rheology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Ferrari</w:t>
+                <w:t xml:space="preserve">Spherical harmonic decomposition of the magnetic field generated by a HTS bulk magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jenny</w:t>
+                <w:t xml:space="preserve">Kazuya Higa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">Tetsuo Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMRM 2019, 15th International Conference on Magnetic Resonance Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 80, id. 1-MP-EP-05S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268195v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-Phase Displacement In Porous Media Studied By MRI Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on the Mathematics of Oil Recovery (ECMOR XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687439v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Displacement In Porous Media Studied By MRI Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on the Mathematics of Oil Recovery (ECMOR XVI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. 33, 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883685v2</w:t>
+                <w:t xml:space="preserve">hal-01806212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimants massifs supraconducteurs dédiés à la spectroscopie RMN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. 33, 1 page</w:t>
+              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806212v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of supercooled droplet by Laser-Induced Fluorescence: Temperature and ice fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Stiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740440v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of supercooled droplet by Laser-Induced Fluorescence: Temperature and ice fraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: velocity and temperature measurements by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynmuhambet Baymbetov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857473v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection in shear-thinning fluids: velocity and temperature measurements by MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857713v1</w:t>
+                <w:t xml:space="preserve">hal-01908949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t>
+              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908949v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures couplées de vitesse et de température par IRM pour l'étude de la convection de Rayleigh Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FDFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">GERM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391848v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARISMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t>
+              <w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521738v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures couplées de vitesse et de température par IRM pour l'étude de la convection de Rayleigh Benard</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma El Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">7th FDFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704150v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Retournard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">CARISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521751v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale du développement d'instabilités thermoconvectives dans un fluide rhéofluidifiant par une méthodologie IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laoues Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of biomass pyrolysis revealed by various analytical methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental study of water drop movement subjected to an air stream in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alireza E. Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">COMSOL Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rotterdam, Netherlands. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992460v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the unsaturated hydraulic conductivity of clayey samples using magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of water drop movement subjected to an air stream in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism of biomass pyrolysis revealed by various analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza E. Yekta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadio Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rotterdam, Netherlands. 3 p</w:t>
+              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442288v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 224th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laouès Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of accelerated air relative humidity cycling tests on the cell aging of PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cell Conference 2011 - FDFC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15039,1220 +15060,1220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MRI as a tool for nuclear safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V S Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550508v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI as a tool for nuclear safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SPIONs magnetic nanoparticles for biomedical applications: synthesis by microwave assisted coprecipitation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">5th International Caparica Symposium on Nanoparticles/Nanomaterials and Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798574v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging of Convection in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging of Convection in Phase Changing Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Stiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème congrés du GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lottin</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromar 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857474v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Simultaneous measure of temperature and velocity in fluids using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314607v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measure of temperature and velocity in fluids using MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Euromar 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857470v1</w:t>
+                <w:t xml:space="preserve">hal-01857474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FDFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma El Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRPM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16262,131 +16283,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN express: spins 1/2, état liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16454,51 +16475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5D7D578"/>
+    <w:nsid w:val="512D0CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16685,51 +16706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-2271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080262996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5492-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-026-02304-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kerimbekova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04666018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04534017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03927438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107362" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Luna Valencia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02704" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120470" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fannir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Stiti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2672-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petryk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sergienko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deineka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07974" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanotin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15074-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Sergienko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Petryk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraissard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10559-015-9744-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Conner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411895x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425256v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodr Issa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Strub" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000077" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chatillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.09.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDRSTD62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311062h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Tao Huang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBDL963W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guendouz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retournard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aissani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2012.08.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MVS2SZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Retournard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Canet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20154" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.06.064" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2442" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21L5LRRD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yemloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjiedj" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042276" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petryk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V52R9RQK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124995v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1757" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXT3NSTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756572" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandclaude" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03166112" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293964v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lelong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883685v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802188" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857473v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857713v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynmuhambet Baymbetov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704150v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449460v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937148v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Huang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404297v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0196-2271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080262996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hgQi9KAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5492-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004NAN10038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-026-02304-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05238446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kerimbekova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04534017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107668" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ro&#269;nik Kozmelj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bartolomei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286807v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109257" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04666018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Dong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03927438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2022.107362" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04308516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Bennacef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15204163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03921718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Luna Valencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.S. Oliveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03388273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02704" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glantz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110383" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady El Hachem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120470" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fannir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02940079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110828" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01152h" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Stiti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2672-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02092702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b00081" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;tivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2494-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muniglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2017.05.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darbouli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Nouar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Bouteera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petryk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sergienko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deineka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07974" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hanotin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15074-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Sergienko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Petryk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraissard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10559-015-9744-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Conner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411895x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrocq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Sennoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodr Issa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Strub" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000077" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;rel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tao Huang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chatillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.09.058" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDRSTD62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431056v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311062h" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Tao Huang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBDL963W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100060" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guendouz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retournard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aissani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2012.08.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MVS2SZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477888v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482049v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Salameh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097072-1.00002-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.06.064" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482078v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Retournard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Canet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20154" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482094v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castola" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2442" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21L5LRRD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yemloul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482107v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjiedj" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3042276" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482113v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petryk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V52R9RQK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiblot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.08.011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGZ3RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205060v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trausch" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1757" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXT3NSTM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2004.11.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125035v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.04.026" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756572" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125364v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brondeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1259" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125358v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandclaude" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03166112" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293946v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Le" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05293964v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stemmelen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelong" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296067v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312986v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chbani Malika" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04309739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815090v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur V S Oliveira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lelong" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03815085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bchini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487102v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bianchie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404317v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02268195v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenny" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297081v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Higa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Oka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakamura" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883685v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802188" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806212v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857473v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857713v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynmuhambet Baymbetov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704150v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449460v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442288v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937148v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Huang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798574v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V S Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Glantz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550508v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857470v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271921v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>